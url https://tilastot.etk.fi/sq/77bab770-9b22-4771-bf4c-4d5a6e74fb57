--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eef44acba8b4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/504de13fe025411db56106672250bf9d.psmdcp" Id="R10f312a9af9f4b50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337e2e62cb4a4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c1302b098e745f7bc2dfba03ac5142e.psmdcp" Id="R409b022b0971456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työeläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>