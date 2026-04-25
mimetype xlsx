--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337e2e62cb4a4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c1302b098e745f7bc2dfba03ac5142e.psmdcp" Id="R409b022b0971456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c09796113cb47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d49f8a4f20334722ae3d477d34a3f636.psmdcp" Id="R28b85889abc24a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työeläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>