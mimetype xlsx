--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,104 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c09796113cb47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d49f8a4f20334722ae3d477d34a3f636.psmdcp" Id="R28b85889abc24a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb59318f10ee444bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8784c5c94aea4c24b69ef0d4a4974584.psmdcp" Id="Rb8dd8e12d29b4007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työeläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>
     <x:t>Naiset</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Suomessa ja ulkomailla asuvat yhteensä</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläke (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki ikäluokat</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläke (pl. ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/tyoelakkeensaajat/&gt;&lt;u&gt;Siirry Suomen työeläkkeensaajat -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/suomen-tyoelakkeensaajat/&gt;&lt;u&gt;Siirry Suomen työeläkkeensaajat -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250618 09:00</x:t>
+    <x:t>20260513 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -522,91 +522,91 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>57848</x:v>
+        <x:v>60161</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>28326</x:v>
+        <x:v>29623</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>29522</x:v>
+        <x:v>30538</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>40378</x:v>
+        <x:v>42516</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>19877</x:v>
+        <x:v>21098</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>20501</x:v>
+        <x:v>21418</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="C6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>17480</x:v>
+        <x:v>17653</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>8457</x:v>
+        <x:v>8529</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>9023</x:v>
+        <x:v>9124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="4" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>14</x:v>