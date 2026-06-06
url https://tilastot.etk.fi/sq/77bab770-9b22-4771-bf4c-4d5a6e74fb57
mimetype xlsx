--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb59318f10ee444bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8784c5c94aea4c24b69ef0d4a4974584.psmdcp" Id="Rb8dd8e12d29b4007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c86d715460470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c83aa4672d4c4cce92802a5dfd1bf15a.psmdcp" Id="R621605a061c043a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työeläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>