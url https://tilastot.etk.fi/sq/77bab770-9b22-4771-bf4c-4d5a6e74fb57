--- v8 (2026-06-06)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c86d715460470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c83aa4672d4c4cce92802a5dfd1bf15a.psmdcp" Id="R621605a061c043a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb758872790d4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee4e02e017f94f908dd76669b00f97b6.psmdcp" Id="R764a31bbc7164ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työeläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>