--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb758872790d4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee4e02e017f94f908dd76669b00f97b6.psmdcp" Id="R764a31bbc7164ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree52741260b7421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd878fbe991a4d6d94af1517284d0c59.psmdcp" Id="R413a13a6e2644217" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työeläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>