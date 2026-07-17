--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree52741260b7421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd878fbe991a4d6d94af1517284d0c59.psmdcp" Id="R413a13a6e2644217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3700070311d4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3ba27bf89e5470e96ae9296e8f1cf62.psmdcp" Id="R31085411bbed454d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työeläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>