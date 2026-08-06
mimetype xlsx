--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3700070311d4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3ba27bf89e5470e96ae9296e8f1cf62.psmdcp" Id="R31085411bbed454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677791d51a6849ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dce74a0921e4929b068368cb1b0235e.psmdcp" Id="R39cbdd2e25e84131" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työeläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>