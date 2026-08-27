--- v12 (2026-08-06)
+++ v13 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677791d51a6849ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dce74a0921e4929b068368cb1b0235e.psmdcp" Id="R39cbdd2e25e84131" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb676d93969b74f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a30db36be394ccaafc836bd978bf20d.psmdcp" Id="R4b8542a0e5c94a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työeläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>