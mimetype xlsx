--- v13 (2026-08-27)
+++ v14 (2026-09-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb676d93969b74f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a30db36be394ccaafc836bd978bf20d.psmdcp" Id="R4b8542a0e5c94a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9466104bcd5c40d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f991b2c90dcd4e64ab621d9a6db4d15b.psmdcp" Id="R0cf84e1f112f4512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työeläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>