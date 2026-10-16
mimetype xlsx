--- v14 (2026-09-24)
+++ v15 (2026-10-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9466104bcd5c40d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f991b2c90dcd4e64ab621d9a6db4d15b.psmdcp" Id="R0cf84e1f112f4512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34671151d51448c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01d500b73266473296ca51db657a1a23.psmdcp" Id="R26b1b59526044d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työeläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>