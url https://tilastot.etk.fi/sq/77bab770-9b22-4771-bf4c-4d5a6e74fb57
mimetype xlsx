--- v15 (2026-10-16)
+++ v16 (2026-11-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34671151d51448c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01d500b73266473296ca51db657a1a23.psmdcp" Id="R26b1b59526044d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945214601d4c4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cce2597e22c14f3ebd5de3f8f63d91ab.psmdcp" Id="Rcd7182af13514d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työeläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>