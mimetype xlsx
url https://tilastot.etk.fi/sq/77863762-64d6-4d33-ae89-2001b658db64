--- v6 (2026-08-24)
+++ v7 (2026-09-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6befa18f7ac049f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0cbf7cac8b545ffbb0b25e5bec7c308.psmdcp" Id="R02d019e019134be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbcb12a0e6f74e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/111c8fa0f3dc4818bcec918debe807bc.psmdcp" Id="Raed5d77877c14176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeensaajat sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>