--- v7 (2026-09-19)
+++ v8 (2026-10-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbcb12a0e6f74e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/111c8fa0f3dc4818bcec918debe807bc.psmdcp" Id="Raed5d77877c14176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5377a1645e946d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac26a07119a844cab5b59dce15083824.psmdcp" Id="R67bd69ee6a0049ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeensaajat sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>