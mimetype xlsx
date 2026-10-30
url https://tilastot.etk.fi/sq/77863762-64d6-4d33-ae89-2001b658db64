--- v8 (2026-10-10)
+++ v9 (2026-10-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5377a1645e946d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac26a07119a844cab5b59dce15083824.psmdcp" Id="R67bd69ee6a0049ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e4e67abe0147c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07c839d4f48a4e06a99a476646cc2832.psmdcp" Id="R98b4891302aa40ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeensaajat sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>