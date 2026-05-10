--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R982fc2996ee24bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f965368c33d407a9f42c72ab87b0267.psmdcp" Id="Re6dfa0fe4a9d4edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98711fd4a7d1437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec29af9315134a509f7ffa033cb22b18.psmdcp" Id="Rc1dc3202928d4d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeensaajat sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>