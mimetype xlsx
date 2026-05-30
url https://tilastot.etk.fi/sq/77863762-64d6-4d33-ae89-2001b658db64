--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98711fd4a7d1437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec29af9315134a509f7ffa033cb22b18.psmdcp" Id="Rc1dc3202928d4d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e7e9752e924e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29a1c8af3a624df39dd2c536e74aa990.psmdcp" Id="R72ab41d42c2a4a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeensaajat sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>