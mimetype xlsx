--- v2 (2026-05-30)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e7e9752e924e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29a1c8af3a624df39dd2c536e74aa990.psmdcp" Id="R72ab41d42c2a4a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e7de13137c4b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/090462e71241453193f59b434624250c.psmdcp" Id="Ra6831bd493ae41cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeensaajat sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>