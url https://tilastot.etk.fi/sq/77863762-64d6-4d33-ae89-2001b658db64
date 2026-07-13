--- v3 (2026-06-23)
+++ v4 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e7de13137c4b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/090462e71241453193f59b434624250c.psmdcp" Id="Ra6831bd493ae41cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb189ea024fca4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24eeaec8f69944b8ab28aad77be1406e.psmdcp" Id="Rfa01fa0bdcb5425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeensaajat sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>