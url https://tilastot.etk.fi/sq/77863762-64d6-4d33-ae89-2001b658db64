--- v4 (2026-07-13)
+++ v5 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb189ea024fca4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24eeaec8f69944b8ab28aad77be1406e.psmdcp" Id="Rfa01fa0bdcb5425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1721953e974f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6595a0cafcde4f1fabe7d090464bb866.psmdcp" Id="R62308df416264b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeensaajat sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>