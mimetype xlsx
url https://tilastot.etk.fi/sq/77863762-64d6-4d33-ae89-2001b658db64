--- v5 (2026-08-03)
+++ v6 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1721953e974f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6595a0cafcde4f1fabe7d090464bb866.psmdcp" Id="R62308df416264b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6befa18f7ac049f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0cbf7cac8b545ffbb0b25e5bec7c308.psmdcp" Id="R02d019e019134be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeensaajat sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>