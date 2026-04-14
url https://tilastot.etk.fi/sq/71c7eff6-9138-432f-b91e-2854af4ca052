--- v4 (2026-03-18)
+++ v5 (2026-04-14)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d511ad90b9463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7570af612b7e4ff98ee71cbaca533588.psmdcp" Id="R4db9a6b5248d4b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf11868c85d714499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ea14d6d3d89419a9f27cc4a8bad1148.psmdcp" Id="Rb11ca3793b8c46bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>
     <x:t>Naiset</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Suomessa asuvat</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläkkeensaajien väestöosuus (16-64 v.)</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki ikäluokat</x:t>
   </x:si>
   <x:si>
     <x:t>Uusimaa</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinais-Suomi</x:t>
   </x:si>
   <x:si>
     <x:t>Satakunta</x:t>
   </x:si>
   <x:si>
     <x:t>Kanta-Häme</x:t>
   </x:si>
   <x:si>
     <x:t>Pirkanmaa</x:t>
   </x:si>
@@ -91,63 +91,63 @@
   <x:si>
     <x:t>Keski-Suomi</x:t>
   </x:si>
   <x:si>
     <x:t>Etelä-Pohjanmaa</x:t>
   </x:si>
   <x:si>
     <x:t>Pohjanmaa</x:t>
   </x:si>
   <x:si>
     <x:t>Keski-Pohjanmaa</x:t>
   </x:si>
   <x:si>
     <x:t>Pohjois-Pohjanmaa</x:t>
   </x:si>
   <x:si>
     <x:t>Kainuu</x:t>
   </x:si>
   <x:si>
     <x:t>Lappi</x:t>
   </x:si>
   <x:si>
     <x:t>Ahvenanmaa</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/kaikki-elakkeensaajat/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/tilasto-suomen-elakkeensaajista/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 0 = suure pienempi kuin puolet käytetystä yksiköstä
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Kansaneläkelaitos</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -571,437 +571,437 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="B15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
+        <x:v>6.4</x:v>
+      </x:c>
+      <x:c r="G15" s="3" t="n">
         <x:v>6.5</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="B16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D16" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="B17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D17" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
+        <x:v>6.5</x:v>
+      </x:c>
+      <x:c r="F17" s="3" t="n">
+        <x:v>6.4</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="n">
         <x:v>6.6</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="B18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C18" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D18" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="B19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D19" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
+        <x:v>5.7</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="n">
         <x:v>5.8</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="B20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C20" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D20" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
+        <x:v>6.3</x:v>
+      </x:c>
+      <x:c r="F20" s="3" t="n">
+        <x:v>6.2</x:v>
+      </x:c>
+      <x:c r="G20" s="3" t="n">
         <x:v>6.4</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="B21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="B22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C22" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D22" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
-        <x:v>7.2</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="B23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C23" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D23" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="F23" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G23" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>31</x:v>