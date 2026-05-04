--- v5 (2026-04-14)
+++ v6 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf11868c85d714499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ea14d6d3d89419a9f27cc4a8bad1148.psmdcp" Id="Rb11ca3793b8c46bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0414e969f24ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01621fefcb3346f69af245d495a68213.psmdcp" Id="R83c2146304094312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>