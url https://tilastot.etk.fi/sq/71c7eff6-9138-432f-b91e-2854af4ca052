--- v6 (2026-05-04)
+++ v7 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0414e969f24ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01621fefcb3346f69af245d495a68213.psmdcp" Id="R83c2146304094312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521d020846a744ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4bd1a93e555499a8899beac39bcf0d2.psmdcp" Id="Rd77137867d714467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>