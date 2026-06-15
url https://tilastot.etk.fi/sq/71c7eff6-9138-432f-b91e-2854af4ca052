--- v7 (2026-05-26)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521d020846a744ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4bd1a93e555499a8899beac39bcf0d2.psmdcp" Id="Rd77137867d714467" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077437279d7147fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96f430c7fd6f491cbe6ef4446d227551.psmdcp" Id="Re77ea4ffc29e421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>