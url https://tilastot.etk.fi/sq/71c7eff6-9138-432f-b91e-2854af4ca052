--- v8 (2026-06-15)
+++ v9 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077437279d7147fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96f430c7fd6f491cbe6ef4446d227551.psmdcp" Id="Re77ea4ffc29e421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb40695725e54275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9acad63e65c34b57804b4f2f1dd2eee6.psmdcp" Id="Re1ca1af1e45c47cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>