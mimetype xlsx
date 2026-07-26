--- v9 (2026-07-06)
+++ v10 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb40695725e54275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9acad63e65c34b57804b4f2f1dd2eee6.psmdcp" Id="Re1ca1af1e45c47cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b1f024265bf4846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6aaf45e702eb4147b48d215b47813e81.psmdcp" Id="R8331b149a71a4d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>