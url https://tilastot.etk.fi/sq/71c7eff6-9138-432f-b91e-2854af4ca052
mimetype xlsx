--- v10 (2026-07-26)
+++ v11 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b1f024265bf4846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6aaf45e702eb4147b48d215b47813e81.psmdcp" Id="R8331b149a71a4d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b31a81ebada4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/334c1248f6cb4d1fbc5937f26e602e63.psmdcp" Id="R7a5655519cd4460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>