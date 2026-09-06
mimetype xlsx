--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b31a81ebada4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/334c1248f6cb4d1fbc5937f26e602e63.psmdcp" Id="R7a5655519cd4460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ffa4729b1014b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70101e953e46457591097e790f16b2d5.psmdcp" Id="R333f1d36cbd648dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>