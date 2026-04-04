--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b22773d2294f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a0ec8ec83444b6b9d6257140ad4ca90.psmdcp" Id="R737840c54b4e43fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28c41fe7c854ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06ee84fcdafd477f80ad60bd6bed7c6a.psmdcp" Id="R3fd082ada8364d0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>