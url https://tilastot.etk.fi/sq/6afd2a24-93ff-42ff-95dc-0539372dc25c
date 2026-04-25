--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28c41fe7c854ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06ee84fcdafd477f80ad60bd6bed7c6a.psmdcp" Id="R3fd082ada8364d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6265263581b4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2123dcb001c34f4aa6fa5d56d2059476.psmdcp" Id="R4af667cdecdc4d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>