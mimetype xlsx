--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6265263581b4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2123dcb001c34f4aa6fa5d56d2059476.psmdcp" Id="R4af667cdecdc4d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3db75d73244581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9282ce440e134fb6a274f97588069d9d.psmdcp" Id="Rbcce8094ca7f4765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>