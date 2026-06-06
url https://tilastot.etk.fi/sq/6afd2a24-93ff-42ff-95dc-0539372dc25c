--- v8 (2026-05-16)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3db75d73244581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9282ce440e134fb6a274f97588069d9d.psmdcp" Id="Rbcce8094ca7f4765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd4679782684ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ce2fe97a3ae418ebe969960cb4e2124.psmdcp" Id="R5d08da7502a7444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>