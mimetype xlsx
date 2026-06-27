--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,104 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd4679782684ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ce2fe97a3ae418ebe969960cb4e2124.psmdcp" Id="R5d08da7502a7444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd90f64cbbe4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b66c13372693456b901d937b23680d78.psmdcp" Id="R79b47266c9224a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>
     <x:t>Naiset</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Suomessa ja ulkomailla asuvat yhteensä</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläke (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki ikäluokat</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläke (pl. ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/kaikki-elakkeensaajat/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/tilasto-suomen-elakkeensaajista/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250618 09:00</x:t>
+    <x:t>20260617 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Kansaneläkelaitos</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -522,91 +522,91 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>60349</x:v>
+        <x:v>62126</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>29648</x:v>
+        <x:v>30699</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>30701</x:v>
+        <x:v>31427</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>40715</x:v>
+        <x:v>42844</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>20004</x:v>
+        <x:v>21229</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>20711</x:v>
+        <x:v>21615</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="C6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>19689</x:v>
+        <x:v>19322</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>9671</x:v>
+        <x:v>9493</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>10018</x:v>
+        <x:v>9829</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="4" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>14</x:v>