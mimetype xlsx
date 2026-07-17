--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd90f64cbbe4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b66c13372693456b901d937b23680d78.psmdcp" Id="R79b47266c9224a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac7686b1a1e4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/365c99c3759043adbd47a1b3c44619a6.psmdcp" Id="Rd5c8a0ff5e124029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>