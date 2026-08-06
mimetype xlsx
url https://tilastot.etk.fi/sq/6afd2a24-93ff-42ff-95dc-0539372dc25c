--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac7686b1a1e4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/365c99c3759043adbd47a1b3c44619a6.psmdcp" Id="Rd5c8a0ff5e124029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa58768d093d40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b725675e4b044f60a52c2326bba5d668.psmdcp" Id="R7cbc13bcb4744daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>