--- v12 (2026-08-06)
+++ v13 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa58768d093d40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b725675e4b044f60a52c2326bba5d668.psmdcp" Id="R7cbc13bcb4744daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd813cf23a614cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ebda63ff4f1494e99fa4ab761b0c0d6.psmdcp" Id="R45c7a915619f4233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeelle siirtyneet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>