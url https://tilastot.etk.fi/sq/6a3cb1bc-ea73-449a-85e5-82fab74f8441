--- v4 (2026-03-14)
+++ v5 (2026-04-12)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf1b937379d74fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b237ffde8d2456390cb4d61f110ddea.psmdcp" Id="R4feb691ecbc147c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17bd8a9ed4d84a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bb45b5584e442b99bbd76ecebc88235.psmdcp" Id="R097b863cf30644c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Disability pension expenditure by disease category, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
     <x:t>Pension expenditure, mill. euros</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure</x:t>
   </x:si>
   <x:si>
     <x:t>Resident in Finland or abroad</x:t>
   </x:si>
   <x:si>
     <x:t>All disease categories</x:t>
   </x:si>
   <x:si>
     <x:t>I Infectious and parasitic diseases</x:t>
   </x:si>
   <x:si>
     <x:t>II Neoplasms</x:t>
   </x:si>
   <x:si>
     <x:t>IV Endocrine, nutritional and metabolic diseases</x:t>
   </x:si>
   <x:si>
     <x:t>V Mental and behavioural disorders</x:t>
   </x:si>
   <x:si>
     <x:t>VI Diseases of the nervous system</x:t>
   </x:si>
@@ -85,65 +85,65 @@
   <x:si>
     <x:t>X Diseases of the respiratory system</x:t>
   </x:si>
   <x:si>
     <x:t>XI Diseases of the digestive system</x:t>
   </x:si>
   <x:si>
     <x:t>XII Diseases of the skin and subcutaneous tissue</x:t>
   </x:si>
   <x:si>
     <x:t>XIII Diseases of the musculoskeletal system and connective tissue</x:t>
   </x:si>
   <x:si>
     <x:t>XIV Diseases of the genitourinary system</x:t>
   </x:si>
   <x:si>
     <x:t>XVII Congenital malformations, deformations and chromosomal abnormalities</x:t>
   </x:si>
   <x:si>
     <x:t>XIX Injuries, poisoning and certain other consequences of external causes</x:t>
   </x:si>
   <x:si>
     <x:t>III, XV, XVI, XVIII  Other diseases</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/total-expenditure-on-pensions/&gt;&lt;u&gt;Go to Total Expenditure on Pensions.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/total-expenditure-on-pensions/&gt;&lt;u&gt;Go to Total Expenditure on Pensions.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Earnings-related pension expenditure does not contain local government and Church pensions paid according to old pension regulations.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -571,281 +571,281 @@
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>2653.86</x:v>
+        <x:v>2654.73</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>1414.75</x:v>
+        <x:v>1419.26</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>1239.11</x:v>
+        <x:v>1235.46</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="E5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>3.89</x:v>
+        <x:v>3.92</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>2.59</x:v>
+        <x:v>2.56</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.37</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="E6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>94.39</x:v>
+        <x:v>96.68</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>44.65</x:v>
+        <x:v>45.68</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
-        <x:v>49.74</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="E7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>35.08</x:v>
+        <x:v>34.25</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>21.46</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
-        <x:v>13.63</x:v>
+        <x:v>12.79</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="E8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>1351.47</x:v>
+        <x:v>1353.27</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>683.69</x:v>
+        <x:v>685.17</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
-        <x:v>667.77</x:v>
+        <x:v>668.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="E9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>257.74</x:v>
+        <x:v>258.1</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>131.03</x:v>
+        <x:v>131.18</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
-        <x:v>126.71</x:v>
+        <x:v>126.92</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="E10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
-        <x:v>28.7</x:v>
+        <x:v>28.89</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>17.54</x:v>
+        <x:v>17.74</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
-        <x:v>11.16</x:v>
+        <x:v>11.15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="E11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>5.86</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>3.13</x:v>
+        <x:v>2.85</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>2.73</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="E12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>152.03</x:v>
+        <x:v>152.29</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>103.5</x:v>
+        <x:v>103.56</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
-        <x:v>48.52</x:v>
+        <x:v>48.73</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="E13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>21.39</x:v>
+        <x:v>21.41</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>14.03</x:v>
+        <x:v>13.93</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
-        <x:v>7.36</x:v>
+        <x:v>7.48</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="E14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>17.65</x:v>
+        <x:v>16.99</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>10.82</x:v>
+        <x:v>10.59</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
-        <x:v>6.83</x:v>
+        <x:v>6.41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="E15" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
-        <x:v>6.24</x:v>
+        <x:v>6.47</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>3.02</x:v>
+        <x:v>3.26</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
-        <x:v>3.22</x:v>
+        <x:v>3.21</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="E16" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
-        <x:v>500.56</x:v>
+        <x:v>499.67</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>266.04</x:v>
+        <x:v>269.19</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
-        <x:v>234.52</x:v>
+        <x:v>230.47</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="E17" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.79</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>4.54</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
-        <x:v>2.86</x:v>
+        <x:v>2.89</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="E18" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
-        <x:v>50.12</x:v>
+        <x:v>49.73</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
-        <x:v>26.03</x:v>
+        <x:v>25.83</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
-        <x:v>24.09</x:v>
+        <x:v>23.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="E19" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
-        <x:v>99.28</x:v>
+        <x:v>98.39</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
-        <x:v>71.19</x:v>
+        <x:v>70.67</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
-        <x:v>28.09</x:v>
+        <x:v>27.72</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="E20" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
-        <x:v>22.08</x:v>
+        <x:v>21.31</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
-        <x:v>11.51</x:v>
+        <x:v>10.69</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
-        <x:v>10.57</x:v>
+        <x:v>10.62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>29</x:v>