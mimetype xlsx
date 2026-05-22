--- v5 (2026-04-12)
+++ v6 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17bd8a9ed4d84a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bb45b5584e442b99bbd76ecebc88235.psmdcp" Id="R097b863cf30644c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d169622163c490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fd7abbe06804e26bdade87c70bcc13b.psmdcp" Id="Rfef91803a3e74ea6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Disability pension expenditure by disease category, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>