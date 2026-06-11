--- v6 (2026-05-22)
+++ v7 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d169622163c490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fd7abbe06804e26bdade87c70bcc13b.psmdcp" Id="Rfef91803a3e74ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f3f29a08fb4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63deb7dcb6244f5198cdfbe1e2682304.psmdcp" Id="R47524bb4d7204c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Disability pension expenditure by disease category, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>