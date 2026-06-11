--- v7 (2026-06-11)
+++ v8 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f3f29a08fb4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63deb7dcb6244f5198cdfbe1e2682304.psmdcp" Id="R47524bb4d7204c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8b15a6bb454f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24573bf919b64d2cb4af3ade38e2ce5e.psmdcp" Id="Rdc3421caed5241d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Disability pension expenditure by disease category, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>