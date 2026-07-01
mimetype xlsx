--- v8 (2026-06-11)
+++ v9 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8b15a6bb454f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24573bf919b64d2cb4af3ade38e2ce5e.psmdcp" Id="Rdc3421caed5241d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf46ff340b1ef4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc955c87d65340a39590520573547113.psmdcp" Id="Rc3cd7fe0950e4085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Disability pension expenditure by disease category, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>