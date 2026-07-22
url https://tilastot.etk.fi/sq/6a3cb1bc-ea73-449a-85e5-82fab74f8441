--- v9 (2026-07-01)
+++ v10 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf46ff340b1ef4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc955c87d65340a39590520573547113.psmdcp" Id="Rc3cd7fe0950e4085" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207da503f29340e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b03f18ea8f14493880b114c00fe12861.psmdcp" Id="Rcfb923708d3444bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Disability pension expenditure by disease category, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>