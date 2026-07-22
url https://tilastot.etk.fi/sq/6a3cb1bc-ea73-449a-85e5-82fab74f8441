--- v10 (2026-07-22)
+++ v11 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207da503f29340e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b03f18ea8f14493880b114c00fe12861.psmdcp" Id="Rcfb923708d3444bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab28dd42afa64275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8640b5e79f3343e39010973721020416.psmdcp" Id="Rcdd40550e84a4e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Disability pension expenditure by disease category, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>