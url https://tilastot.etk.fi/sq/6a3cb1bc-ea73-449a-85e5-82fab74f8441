--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab28dd42afa64275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8640b5e79f3343e39010973721020416.psmdcp" Id="Rcdd40550e84a4e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525ea1140f9a46e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/352cd06170a64be69b56738e2c22bf07.psmdcp" Id="Refe043f445e5437a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Disability pension expenditure by disease category, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>