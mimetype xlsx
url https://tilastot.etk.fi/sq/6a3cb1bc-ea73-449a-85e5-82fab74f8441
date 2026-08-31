--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525ea1140f9a46e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/352cd06170a64be69b56738e2c22bf07.psmdcp" Id="Refe043f445e5437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29545ef1b90b4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f03082395f94d97bfd69de73a6f421a.psmdcp" Id="Rcc9c189b935b4670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Disability pension expenditure by disease category, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>