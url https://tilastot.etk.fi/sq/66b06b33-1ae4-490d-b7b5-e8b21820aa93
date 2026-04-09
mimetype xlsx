--- v3 (2026-03-09)
+++ v4 (2026-04-09)
@@ -1,117 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf1d7145dfd4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a662821735bf462aa841090733fe4a03.psmdcp" Id="R93c1350431dd4631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6523e963439477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c55fa9ef5eb427c987d2741dd674e15.psmdcp" Id="Rf0545e6e2d7e47d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
-    <x:t>Työ- ja kansaneläkkeensaajien keskieläke vuosina 1981-2024</x:t>
+    <x:t>Työ- ja kansaneläkkeensaajien keskieläke vuosina 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat</x:t>
   </x:si>
   <x:si>
     <x:t>Suomessa asuvat</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläkkeensaajat (pl. ositt. varh. vanhuuseläke), kokonaiseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki ikäluokat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>
     <x:t>Naiset</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/kaikki-elakkeensaajat/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/tilasto-suomen-elakkeensaajista/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke on bruttoeläkkeiden aritmeettinen keskiarvo tilastovuoden tasossa, euroa kuukaudessa.</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläkkeensaajat eivät sisällä maatalouden erityiseläkkeensaajia vuosina 1981-1995. SOLITA-eläkkeet ovat mukana keskieläkkeissä vuodesta 1991 alkaen.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastovuodesta 2020 lähtien nollan euron suuruiset perhe-eläkkeet (lesken eläke ja lapsen eläke) eivät enää sisälly tilastoon.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 0 = suure pienempi kuin puolet käytetystä yksiköstä
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Kansaneläkelaitos</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -539,76 +539,76 @@
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>1339473</x:v>
+        <x:v>1341775</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>2194</x:v>
+        <x:v>2233</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="F5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>598049</x:v>
+        <x:v>599483</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>2482</x:v>
+        <x:v>2521</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="F6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>741424</x:v>
+        <x:v>742292</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
-        <x:v>1963</x:v>
+        <x:v>2001</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="4" t="s">
         <x:v>15</x:v>