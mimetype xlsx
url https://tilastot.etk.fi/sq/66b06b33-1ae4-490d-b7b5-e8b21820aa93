--- v4 (2026-04-09)
+++ v5 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6523e963439477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c55fa9ef5eb427c987d2741dd674e15.psmdcp" Id="Rf0545e6e2d7e47d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078b027734574921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8221ced2b174388acb3b77bff55cbb7.psmdcp" Id="R523b5becfaf447d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke vuosina 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>