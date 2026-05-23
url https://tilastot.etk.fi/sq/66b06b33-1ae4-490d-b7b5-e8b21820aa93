--- v5 (2026-05-03)
+++ v6 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078b027734574921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8221ced2b174388acb3b77bff55cbb7.psmdcp" Id="R523b5becfaf447d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15af8ea3173840e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1b575af83b04994832bc25ad632d055.psmdcp" Id="R659a10a9a6a944f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke vuosina 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>