--- v6 (2026-05-23)
+++ v7 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15af8ea3173840e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1b575af83b04994832bc25ad632d055.psmdcp" Id="R659a10a9a6a944f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cd32bc4b607492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76d7c747cde04ddda8fbedef37db92a0.psmdcp" Id="R0c22966458cd4a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke vuosina 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>