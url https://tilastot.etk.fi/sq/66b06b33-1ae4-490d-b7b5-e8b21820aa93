--- v7 (2026-06-12)
+++ v8 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cd32bc4b607492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76d7c747cde04ddda8fbedef37db92a0.psmdcp" Id="R0c22966458cd4a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3ca360fcf1434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/768b9deb9aa044d4811ac7cb2db06be7.psmdcp" Id="R6451b8e5e5434e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke vuosina 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>