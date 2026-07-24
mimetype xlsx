--- v8 (2026-07-03)
+++ v9 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3ca360fcf1434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/768b9deb9aa044d4811ac7cb2db06be7.psmdcp" Id="R6451b8e5e5434e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e890e7ed2a4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/899ec80e689646eea67918aaf0188bd9.psmdcp" Id="R7c4489819782454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke vuosina 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>