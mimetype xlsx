--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e890e7ed2a4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/899ec80e689646eea67918aaf0188bd9.psmdcp" Id="R7c4489819782454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e6cecae57b246e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6877d48428494f9b8bd5f07259fb6a4c.psmdcp" Id="Rc0ca5ea62f2d448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke vuosina 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>