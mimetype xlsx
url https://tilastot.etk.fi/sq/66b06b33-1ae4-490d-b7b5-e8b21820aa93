--- v10 (2026-08-13)
+++ v11 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e6cecae57b246e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6877d48428494f9b8bd5f07259fb6a4c.psmdcp" Id="Rc0ca5ea62f2d448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3fbea32194c4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a548b46de2c43549e10edc37a2974b8.psmdcp" Id="Rd699baff088641c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke vuosina 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>