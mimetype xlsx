--- v4 (2026-03-10)
+++ v5 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad8a7f3f25b4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b67cb8a7c2446e59a263d3bac38ad60.psmdcp" Id="R6936fb03b78b4251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24139312996c4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a4aaa9ce09447c5bfea94b29a5915a7.psmdcp" Id="R75ac0534a2d24fb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>