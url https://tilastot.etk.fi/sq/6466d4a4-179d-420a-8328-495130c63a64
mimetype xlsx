--- v5 (2026-04-09)
+++ v6 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24139312996c4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a4aaa9ce09447c5bfea94b29a5915a7.psmdcp" Id="R75ac0534a2d24fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8001ddc9726e4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73bb9db4a92a4b01bd498d387688313b.psmdcp" Id="R2144d0cc3dbb47d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>30 - 34</x:t>
   </x:si>
   <x:si>
     <x:t>35 - 39</x:t>
   </x:si>
   <x:si>
     <x:t>40 - 44</x:t>
   </x:si>
   <x:si>
     <x:t>45 - 49</x:t>
   </x:si>
   <x:si>
     <x:t>50 - 54</x:t>
   </x:si>
   <x:si>
     <x:t>55 - 59</x:t>
   </x:si>
   <x:si>
     <x:t>60 - 64</x:t>
   </x:si>
   <x:si>
     <x:t>65 - 68</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/arbetspensionsforsakrade/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionsförsäkrade i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/arbetspensionsforsakring-och-arbete/arbetspensionsforsakrade-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionsförsäkrade i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>I tabellen ingår en person i alla de arbetspensionslagar som han eller hon omfattas av. En person ingår alltid i siffrorna för den sektor i vilken han eller hon arbetar (och/eller får pension). Om en person arbetar (och/eller får pension) inom båda sektorerna, ingår han eller hon i båda sektorernas siffror. Därför går det inte att addera ihop pensionslagsspecifika siffror.</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionslagen för den officiella sektorn (OffPL) trädee igraft i början av år 2017. I den sammanslogs lagen om kommunala pensioner (KomPL), lagen om statens pensioner (StaPL) och pensionslagen för evangelisk-lutherska kyrkan (KyPL). Pensionslagen för den offentliga sektorn omfattar också annställda vid Folkpensionsanstalten. Pensionsskyddet för Finlands Bank fastställs i pensionslagen för den offentliga sektorn från och med år 2021.</x:t>
   </x:si>
   <x:si>
     <x:t>Ålder i tabellen är personens ålder vid utgången av statistikåret. I början av 2017 sänktes den nedre gränsen för försäkringsskyldigheten till 17 år. För företagare (YEL och MYEL) är den nedre gränsen för försäkringsskyldigheten 18 år.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med 2023 omfattar OffPL (kommunsektorn) också välfärdsområden.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>20251120 09:00</x:t>
   </x:si>
   <x:si>