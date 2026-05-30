--- v6 (2026-05-05)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8001ddc9726e4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73bb9db4a92a4b01bd498d387688313b.psmdcp" Id="R2144d0cc3dbb47d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9fd8ca0a4324552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/107d348e939f42b2a66850483bf80b01.psmdcp" Id="R51b8b3a8bf38427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>