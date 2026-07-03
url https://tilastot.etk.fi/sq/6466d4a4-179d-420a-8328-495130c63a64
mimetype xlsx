--- v7 (2026-05-30)
+++ v8 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9fd8ca0a4324552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/107d348e939f42b2a66850483bf80b01.psmdcp" Id="R51b8b3a8bf38427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb9e2f1e4564723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba5df8c17fe34e2bb0c327935d8dbd44.psmdcp" Id="R95a23d3712574e02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>