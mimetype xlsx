--- v8 (2026-07-03)
+++ v9 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb9e2f1e4564723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba5df8c17fe34e2bb0c327935d8dbd44.psmdcp" Id="R95a23d3712574e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1956a477b8e849cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f98ed8bb55544694b2bc01acc6f3c84f.psmdcp" Id="R2f136c413548409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>