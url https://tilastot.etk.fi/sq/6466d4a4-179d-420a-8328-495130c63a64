--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1956a477b8e849cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f98ed8bb55544694b2bc01acc6f3c84f.psmdcp" Id="R2f136c413548409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f1c38491254b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd461497e4a04b91aa8871cb7c1aba25.psmdcp" Id="R53afd893bf914440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>