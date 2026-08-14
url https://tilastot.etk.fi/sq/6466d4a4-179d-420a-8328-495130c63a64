--- v10 (2026-07-24)
+++ v11 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f1c38491254b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd461497e4a04b91aa8871cb7c1aba25.psmdcp" Id="R53afd893bf914440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f111cb4ec14ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bdf886135f04c36b299bb5df32fad40.psmdcp" Id="Rab08544ed421464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>