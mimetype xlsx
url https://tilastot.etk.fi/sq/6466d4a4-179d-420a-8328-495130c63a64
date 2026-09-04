--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f111cb4ec14ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bdf886135f04c36b299bb5df32fad40.psmdcp" Id="Rab08544ed421464d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8780dd75724959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5da7d20ac741405f9d2d7d4c2ccd75b8.psmdcp" Id="R90b3c7199e974a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>