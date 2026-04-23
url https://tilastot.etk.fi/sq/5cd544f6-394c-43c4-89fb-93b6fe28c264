--- v4 (2026-03-22)
+++ v5 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038b14e98de04ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4dde1361ba9942c7b266549e227e024d.psmdcp" Id="Re5cf2df04ab5401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d2564f7d2464ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41219e8051ed4959ac2589132a7cdaa4.psmdcp" Id="Rb185e99049634758" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/posted-workers/&gt;&lt;u&gt;Go to Statistics on Insurance for Work Abroad and Posted Workers.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/earnings-related-pension-insurance-and-working/statistics-on-insurance-for-work-abroad-and-posted-workers/&gt;&lt;u&gt;Go to Statistics on Insurance for Work Abroad and Posted Workers.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>One person can be issued a certificate several times in one year.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
     <x:t>20260129 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>