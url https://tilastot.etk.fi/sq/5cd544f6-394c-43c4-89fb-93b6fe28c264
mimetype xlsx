--- v5 (2026-04-23)
+++ v6 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d2564f7d2464ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41219e8051ed4959ac2589132a7cdaa4.psmdcp" Id="Rb185e99049634758" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7709b6772113484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/023e360f68624406b70f228c17fe499d.psmdcp" Id="R29a34c30ab8f49fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>