--- v6 (2026-05-25)
+++ v7 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7709b6772113484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/023e360f68624406b70f228c17fe499d.psmdcp" Id="R29a34c30ab8f49fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf83a45df444ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3734974ce3974bd29fc1c82c7b664495.psmdcp" Id="R2361d33ed2fe4dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>