--- v7 (2026-06-20)
+++ v8 (2026-07-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf83a45df444ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3734974ce3974bd29fc1c82c7b664495.psmdcp" Id="R2361d33ed2fe4dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree212e33af604ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7a56d55136c46cab960432ba3794763.psmdcp" Id="Ree70b365b483483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>