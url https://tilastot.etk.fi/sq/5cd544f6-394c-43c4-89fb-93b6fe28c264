--- v8 (2026-07-12)
+++ v9 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree212e33af604ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7a56d55136c46cab960432ba3794763.psmdcp" Id="Ree70b365b483483e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5345defd61f34911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e9ded699701446dad96e2f52cccf19a.psmdcp" Id="Ra44fdbc9795d479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>