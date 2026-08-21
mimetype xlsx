--- v9 (2026-08-01)
+++ v10 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5345defd61f34911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e9ded699701446dad96e2f52cccf19a.psmdcp" Id="Ra44fdbc9795d479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7db837f1cc14df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f1414a7f4e84e0ab3edc39932434c0c.psmdcp" Id="Rbbeb649ac0694283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>