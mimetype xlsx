--- v4 (2026-03-27)
+++ v5 (2026-04-25)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80f0769bd374619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21748fdf004344fa9e3b3dd9579c17e9.psmdcp" Id="Rd48992c0e22f48c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0422a6c6854d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3470000d96d4a75b5e4abc8fbc92b23.psmdcp" Id="R6a49cefd9c50408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työeläkkeensaajien kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>
     <x:t>Kuukausimuutos</x:t>
   </x:si>
   <x:si>
     <x:t>Kuukausimuutos, %</x:t>
   </x:si>
   <x:si>
     <x:t>Vuosimuutos</x:t>
   </x:si>
   <x:si>
     <x:t>Vuosimuutos, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M02</x:t>
+    <x:t>2026M03</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Työeläkkeensaajan keskimääräinen työeläke, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Täysi työkyvyttömyyseläke</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Perhe-eläke</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki eläkelajit</x:t>
   </x:si>
   <x:si>
     <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/suomen-tyoelakkeensaajat/&gt;&lt;u&gt;Siirry Suomen työeläkkeensaajat -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Vuoden 2021 alusta lähtien nollan euron suuruiset perhe-eläkkeet eivät enää sisälly tilastoon.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260318 09:00</x:t>
+    <x:t>20260417 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm, euroa/kk, 1 000 euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -580,356 +580,356 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1976</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>2033</x:v>
+        <x:v>2034</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>872</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>1371</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>1367</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>-3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>-3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>954</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>2372</x:v>
+        <x:v>2376</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>-3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>47</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-12</x:v>
+        <x:v>-9</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1931</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>2001</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">