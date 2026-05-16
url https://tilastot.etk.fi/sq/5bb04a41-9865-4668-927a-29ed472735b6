--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0422a6c6854d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3470000d96d4a75b5e4abc8fbc92b23.psmdcp" Id="R6a49cefd9c50408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7f00b294614b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad5eff24cf1a4c808763f906a59662d9.psmdcp" Id="R1ebc5984b1874d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työeläkkeensaajien kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>