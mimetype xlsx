--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7f00b294614b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad5eff24cf1a4c808763f906a59662d9.psmdcp" Id="R1ebc5984b1874d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6195e677f24aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/431b0648d7854a9684800ab02dea94a4.psmdcp" Id="Rbfa12ac765554c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työeläkkeensaajien kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>
     <x:t>Kuukausimuutos</x:t>
   </x:si>
   <x:si>
     <x:t>Kuukausimuutos, %</x:t>
   </x:si>
   <x:si>
     <x:t>Vuosimuutos</x:t>
   </x:si>
   <x:si>
     <x:t>Vuosimuutos, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M03</x:t>
+    <x:t>2026M04</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Työeläkkeensaajan keskimääräinen työeläke, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Täysi työkyvyttömyyseläke</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Perhe-eläke</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki eläkelajit</x:t>
   </x:si>
   <x:si>
     <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/suomen-tyoelakkeensaajat/&gt;&lt;u&gt;Siirry Suomen työeläkkeensaajat -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Vuoden 2021 alusta lähtien nollan euron suuruiset perhe-eläkkeet eivät enää sisälly tilastoon.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260417 09:00</x:t>
+    <x:t>20260519 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm, euroa/kk, 1 000 euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -580,362 +580,362 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1977</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>2034</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>457</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>872</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>1370</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>1367</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>1463</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>953</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>-1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>2376</x:v>
+        <x:v>2373</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>64</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>707</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-9</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1932</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>779</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>2002</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>27</x:v>