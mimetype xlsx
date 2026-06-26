--- v7 (2026-06-05)
+++ v8 (2026-06-26)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6195e677f24aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/431b0648d7854a9684800ab02dea94a4.psmdcp" Id="Rbfa12ac765554c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf079a41422144db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d5f1ae196c74429aa48ef832c9cf613.psmdcp" Id="Race536400b8245c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työeläkkeensaajien kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>
     <x:t>Kuukausimuutos</x:t>
   </x:si>
   <x:si>
     <x:t>Kuukausimuutos, %</x:t>
   </x:si>
   <x:si>
     <x:t>Vuosimuutos</x:t>
   </x:si>
   <x:si>
     <x:t>Vuosimuutos, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M04</x:t>
+    <x:t>2026M05</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Työeläkkeensaajan keskimääräinen työeläke, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Täysi työkyvyttömyyseläke</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Perhe-eläke</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki eläkelajit</x:t>
   </x:si>
   <x:si>
     <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/suomen-tyoelakkeensaajat/&gt;&lt;u&gt;Siirry Suomen työeläkkeensaajat -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Vuoden 2021 alusta lähtien nollan euron suuruiset perhe-eläkkeet eivät enää sisälly tilastoon.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260519 09:00</x:t>
+    <x:t>20260617 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm, euroa/kk, 1 000 euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -583,359 +583,359 @@
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>2035</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>1372</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>1369</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>1465</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>955</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>2373</x:v>
+        <x:v>2392</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>-3</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>707</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-7</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1933</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>2003</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>27</x:v>