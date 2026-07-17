--- v8 (2026-06-26)
+++ v9 (2026-07-17)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf079a41422144db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d5f1ae196c74429aa48ef832c9cf613.psmdcp" Id="Race536400b8245c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5796de1f4d45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecd71a646fbd4b05961ad04a0613b167.psmdcp" Id="Rfbf7db06b72240d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työeläkkeensaajien kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>
     <x:t>Kuukausimuutos</x:t>
   </x:si>
   <x:si>
     <x:t>Kuukausimuutos, %</x:t>
   </x:si>
   <x:si>
     <x:t>Vuosimuutos</x:t>
   </x:si>
   <x:si>
     <x:t>Vuosimuutos, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M05</x:t>
+    <x:t>2026M06</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Työeläkkeensaajan keskimääräinen työeläke, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Täysi työkyvyttömyyseläke</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Perhe-eläke</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki eläkelajit</x:t>
   </x:si>
   <x:si>
     <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/suomen-tyoelakkeensaajat/&gt;&lt;u&gt;Siirry Suomen työeläkkeensaajat -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Vuoden 2021 alusta lähtien nollan euron suuruiset perhe-eläkkeet eivät enää sisälly tilastoon.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260617 09:00</x:t>
+    <x:t>20260717 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm, euroa/kk, 1 000 euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -580,362 +580,362 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1978</x:v>
+        <x:v>1979</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>2036</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>875</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F7" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G7" s="3" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="H7" s="4" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>1376</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>1372</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>1469</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>955</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>2392</x:v>
+        <x:v>2387</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-6</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1935</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>780</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>2005</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>27</x:v>