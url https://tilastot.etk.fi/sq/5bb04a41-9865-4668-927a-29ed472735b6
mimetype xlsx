--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5796de1f4d45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecd71a646fbd4b05961ad04a0613b167.psmdcp" Id="Rfbf7db06b72240d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c0eeba958a4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf20b66893a0491c99f19f209a1fae58.psmdcp" Id="Rc652a40da4484a54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työeläkkeensaajien kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>