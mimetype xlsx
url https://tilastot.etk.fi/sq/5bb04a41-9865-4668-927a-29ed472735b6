--- v10 (2026-08-06)
+++ v11 (2026-08-28)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c0eeba958a4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf20b66893a0491c99f19f209a1fae58.psmdcp" Id="Rc652a40da4484a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bbc8c2699c449e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db6d33dda8464494bf4cdcfda1d642c0.psmdcp" Id="R0abb06ff2db34e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työeläkkeensaajien kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>
     <x:t>Kuukausimuutos</x:t>
   </x:si>
   <x:si>
     <x:t>Kuukausimuutos, %</x:t>
   </x:si>
   <x:si>
     <x:t>Vuosimuutos</x:t>
   </x:si>
   <x:si>
     <x:t>Vuosimuutos, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M06</x:t>
+    <x:t>2026M07</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Työeläkkeensaajan keskimääräinen työeläke, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Täysi työkyvyttömyyseläke</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Perhe-eläke</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki eläkelajit</x:t>
   </x:si>
   <x:si>
     <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/suomen-tyoelakkeensaajat/&gt;&lt;u&gt;Siirry Suomen työeläkkeensaajat -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Vuoden 2021 alusta lähtien nollan euron suuruiset perhe-eläkkeet eivät enää sisälly tilastoon.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260717 09:00</x:t>
+    <x:t>20260819 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm, euroa/kk, 1 000 euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -580,359 +580,359 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1979</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>2036</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>459</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>875</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>1377</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>1373</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>1470</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>955</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>2387</x:v>
+        <x:v>2393</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>-5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>705</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>-2</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-7</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1936</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>780</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>