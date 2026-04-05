--- v3 (2026-03-07)
+++ v4 (2026-04-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2517f207e9448cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c43377646c24a36b752d650baab9054.psmdcp" Id="R12ca8e2613a14464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd718af0b66f94cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b12fb5db868b4a81acd43ad679eddbb8.psmdcp" Id="R8af64d130f144314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Earnings-related pension rehabilitation costs</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>