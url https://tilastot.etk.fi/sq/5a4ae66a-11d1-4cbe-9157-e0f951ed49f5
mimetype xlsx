--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd718af0b66f94cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b12fb5db868b4a81acd43ad679eddbb8.psmdcp" Id="R8af64d130f144314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fe0364321544b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d30da4cba10c4cbc9d41c9a14bc29347.psmdcp" Id="R9523b2a3d63a4ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Earnings-related pension rehabilitation costs</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>