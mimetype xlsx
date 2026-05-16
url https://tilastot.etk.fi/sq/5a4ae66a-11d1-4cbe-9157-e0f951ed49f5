--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fe0364321544b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d30da4cba10c4cbc9d41c9a14bc29347.psmdcp" Id="R9523b2a3d63a4ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf39bba3a2e949dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9695def0422549a680e0db5980782e99.psmdcp" Id="Rde0d4b930b2e4e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Earnings-related pension rehabilitation costs</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation costs, 1,000 euros</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation measure costs and income compensation, total</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation measure costs</x:t>
   </x:si>
   <x:si>
     <x:t>Income compensation</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/rehabilitation/&gt;&lt;u&gt;Go to Rehabilitation.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/rehabilitation-and-pension-applications/rehabilitation/&gt;&lt;u&gt;Go to Rehabilitation.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>As a rule, rehabilitation measure costs do no include statutory workers' compensation insurance contributions, which are paid mainly for periods of work try-outs. The share of the workers' compensation insurance contributions of the total rehabilitation costs was less than 0.5%.</x:t>
   </x:si>
   <x:si>
     <x:t>The number of rehabilitees relative to the rehabilitation costs cannot be added up since an individual may receive rehabilitation measures and/or income compensation in one and the same year.</x:t>
   </x:si>
   <x:si>
     <x:t>The precision of rehabilitation costs has been changed from euros to 1,000 euros. The change was made for the whole time series on 31 May 2022.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250520 09:00</x:t>
+    <x:t>20260507 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
   <x:si>
     <x:t>kuntoutus02</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -519,85 +519,85 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="C4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>138396</x:v>
+        <x:v>126630</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>80484</x:v>
+        <x:v>74506</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>57912</x:v>
+        <x:v>52124</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="B6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>17803</x:v>
+        <x:v>17188</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>9870</x:v>
+        <x:v>9477</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>7933</x:v>
+        <x:v>7711</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="B7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>120594</x:v>
+        <x:v>109441</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>70614</x:v>
+        <x:v>65029</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>49979</x:v>
+        <x:v>44413</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="4" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="4" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="4" t="s">
         <x:v>13</x:v>