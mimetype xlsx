--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf39bba3a2e949dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9695def0422549a680e0db5980782e99.psmdcp" Id="Rde0d4b930b2e4e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd6c92bc7de4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44d9211d1020468691d8b68649d990f2.psmdcp" Id="R3efcbcc5387747aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Earnings-related pension rehabilitation costs</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>