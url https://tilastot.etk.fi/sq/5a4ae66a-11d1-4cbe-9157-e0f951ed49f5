--- v7 (2026-06-05)
+++ v8 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd6c92bc7de4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44d9211d1020468691d8b68649d990f2.psmdcp" Id="R3efcbcc5387747aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfaa938a945a41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1329547d14746eea95e24c4d8d5c0dd.psmdcp" Id="Rea1476f1709141e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Earnings-related pension rehabilitation costs</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>