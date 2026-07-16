--- v8 (2026-06-26)
+++ v9 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfaa938a945a41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1329547d14746eea95e24c4d8d5c0dd.psmdcp" Id="Rea1476f1709141e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaed88a0970046fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9786a97643c423e956708064d92723b.psmdcp" Id="R88ba6dc23e624e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Earnings-related pension rehabilitation costs</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>