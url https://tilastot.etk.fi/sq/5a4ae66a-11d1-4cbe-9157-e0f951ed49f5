--- v9 (2026-07-16)
+++ v10 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaed88a0970046fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9786a97643c423e956708064d92723b.psmdcp" Id="R88ba6dc23e624e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46576f686384f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d75e3defc6154b098a7a3e1a2a666a0a.psmdcp" Id="R1b2b422dddb344f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Earnings-related pension rehabilitation costs</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>