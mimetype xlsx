--- v10 (2026-08-05)
+++ v11 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46576f686384f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d75e3defc6154b098a7a3e1a2a666a0a.psmdcp" Id="R1b2b422dddb344f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367d0683881c46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b51569d9ce014593835aeaa748e5f560.psmdcp" Id="Rf5d2d216e969407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Earnings-related pension rehabilitation costs</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>