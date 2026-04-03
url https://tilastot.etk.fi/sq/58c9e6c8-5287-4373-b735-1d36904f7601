--- v3 (2026-02-18)
+++ v4 (2026-04-03)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbcf64e63014e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c72ab2964a24c369ab0bc517b790261.psmdcp" Id="R7a1f8ec70d0d4052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9ce378321d4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/233c47b583fb4b85a3ece561bb8c5fec.psmdcp" Id="R12e922a076074c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Ulkomailla asuvat työ- ja kansaneläkkeensaajat asuinmaan mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat</x:t>
   </x:si>
   <x:si>
     <x:t>Ulkomaat yhteensä</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki eläkkeensaajat, kokonaiseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
     <x:t>Alankomaat</x:t>
   </x:si>
   <x:si>
     <x:t>Australia</x:t>
   </x:si>
   <x:si>
     <x:t>Belgia</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria</x:t>
   </x:si>
@@ -139,72 +139,72 @@
   <x:si>
     <x:t>Tanska</x:t>
   </x:si>
   <x:si>
     <x:t>Thaimaa</x:t>
   </x:si>
   <x:si>
     <x:t>Tsekki</x:t>
   </x:si>
   <x:si>
     <x:t>Unkari</x:t>
   </x:si>
   <x:si>
     <x:t>Venäjä</x:t>
   </x:si>
   <x:si>
     <x:t>Viro</x:t>
   </x:si>
   <x:si>
     <x:t>Yhdistynyt kuningaskunta</x:t>
   </x:si>
   <x:si>
     <x:t>Yhdysvallat (USA)</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/kaikki-elakkeensaajat/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/tilasto-suomen-elakkeensaajista/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke on bruttoeläkkeiden aritmeettinen keskiarvo tilastovuoden tasossa, euroa kuukaudessa.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastovuodesta 2020 lähtien nollan euron suuruiset perhe-eläkkeet (lesken eläke ja lapsen eläke) eivät enää sisälly tilastoon.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 0 = suure pienempi kuin puolet käytetystä yksiköstä
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Kansaneläkelaitos</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -628,649 +628,649 @@
     <x:row r="3" spans="1:7">
       <x:c r="F3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>50823</x:v>
+        <x:v>36594</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>535</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>379</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>571</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="C6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1394</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>385</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="C7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>131</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>905</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="C8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>534</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="C9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>2043</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>1703</x:v>
+        <x:v>1724</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="C10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>874</x:v>
+        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="C11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>1205</x:v>
+        <x:v>1280</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="C12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>386</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>836</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="C13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>283</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>773</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="C14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>893</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>447</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="C15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E15" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
-        <x:v>190</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>853</x:v>
+        <x:v>904</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="C16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D16" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E16" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>436</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="C17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D17" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E17" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>1141</x:v>
+        <x:v>1307</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="C18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D18" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E18" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
-        <x:v>717</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="C19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E19" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
-        <x:v>632</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="C20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D20" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E20" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
-        <x:v>1352</x:v>
+        <x:v>1323</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="C21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E21" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
-        <x:v>1669</x:v>
+        <x:v>1975</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="C22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D22" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E22" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
-        <x:v>1112</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
-        <x:v>567</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="C23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D23" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E23" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F23" s="3" t="n">
-        <x:v>249</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G23" s="3" t="n">
-        <x:v>2054</x:v>
+        <x:v>1868</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="C24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D24" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E24" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F24" s="3" t="n">
-        <x:v>1040</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="G24" s="3" t="n">
-        <x:v>316</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="C25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D25" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E25" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F25" s="3" t="n">
-        <x:v>781</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="G25" s="3" t="n">
-        <x:v>1571</x:v>
+        <x:v>1668</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="C26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D26" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E26" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F26" s="3" t="n">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G26" s="3" t="n">
-        <x:v>522</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="C27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D27" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E27" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F27" s="3" t="n">
-        <x:v>26771</x:v>
+        <x:v>14094</x:v>
       </x:c>
       <x:c r="G27" s="3" t="n">
-        <x:v>298</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="C28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E28" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F28" s="3" t="n">
-        <x:v>3014</x:v>
+        <x:v>1955</x:v>
       </x:c>
       <x:c r="G28" s="3" t="n">
-        <x:v>429</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="C29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D29" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E29" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F29" s="3" t="n">
-        <x:v>115</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G29" s="3" t="n">
-        <x:v>235</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="C30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F30" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="3" t="n">
-        <x:v>647</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="C31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F31" s="3" t="n">
-        <x:v>815</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="G31" s="3" t="n">
-        <x:v>1044</x:v>
+        <x:v>1157</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="C32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D32" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E32" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F32" s="3" t="n">
-        <x:v>484</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G32" s="3" t="n">
-        <x:v>749</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="C33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D33" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E33" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F33" s="3" t="n">
-        <x:v>193</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G33" s="3" t="n">
-        <x:v>1585</x:v>
+        <x:v>1645</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="C34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D34" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E34" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F34" s="3" t="n">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G34" s="3" t="n">
-        <x:v>854</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="C35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D35" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E35" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F35" s="3" t="n">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G35" s="3" t="n">
-        <x:v>780</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="C36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D36" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E36" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F36" s="3" t="n">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G36" s="3" t="n">
-        <x:v>541</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="C37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F37" s="3" t="n">
-        <x:v>5096</x:v>
+        <x:v>5411</x:v>
       </x:c>
       <x:c r="G37" s="3" t="n">
-        <x:v>713</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="C38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D38" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E38" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F38" s="3" t="n">
-        <x:v>1115</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="G38" s="3" t="n">
-        <x:v>679</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="C39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D39" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E39" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F39" s="3" t="n">
-        <x:v>1327</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="G39" s="3" t="n">
-        <x:v>948</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="4" t="s">
         <x:v>47</x:v>