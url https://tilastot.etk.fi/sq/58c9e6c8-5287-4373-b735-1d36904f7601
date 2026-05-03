--- v4 (2026-04-03)
+++ v5 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9ce378321d4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/233c47b583fb4b85a3ece561bb8c5fec.psmdcp" Id="R12e922a076074c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e6c3bfd4b448f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf00bf742a9b4d9fafb890bceafafc2e.psmdcp" Id="R2862535541eb4a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Ulkomailla asuvat työ- ja kansaneläkkeensaajat asuinmaan mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>