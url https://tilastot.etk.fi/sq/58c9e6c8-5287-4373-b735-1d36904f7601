--- v5 (2026-05-03)
+++ v6 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e6c3bfd4b448f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf00bf742a9b4d9fafb890bceafafc2e.psmdcp" Id="R2862535541eb4a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e095210089e498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a61c9c8a9934722932a8fd02e511c74.psmdcp" Id="Rc325e56aa96e40e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Ulkomailla asuvat työ- ja kansaneläkkeensaajat asuinmaan mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>