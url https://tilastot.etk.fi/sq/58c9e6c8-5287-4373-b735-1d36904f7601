--- v6 (2026-05-23)
+++ v7 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e095210089e498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a61c9c8a9934722932a8fd02e511c74.psmdcp" Id="Rc325e56aa96e40e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40faf4d60a7442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94ff0a4946764a7f97a3a7310e195877.psmdcp" Id="Rdf2e3a2f01c44908" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Ulkomailla asuvat työ- ja kansaneläkkeensaajat asuinmaan mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>