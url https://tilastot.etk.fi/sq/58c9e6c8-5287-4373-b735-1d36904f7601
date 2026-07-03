--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40faf4d60a7442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94ff0a4946764a7f97a3a7310e195877.psmdcp" Id="Rdf2e3a2f01c44908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb52dd9a550443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93cb60c2cdc343cd8c0699676657337a.psmdcp" Id="Rbf35ce56f6114412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Ulkomailla asuvat työ- ja kansaneläkkeensaajat asuinmaan mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>