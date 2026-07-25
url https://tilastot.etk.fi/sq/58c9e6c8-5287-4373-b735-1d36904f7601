--- v8 (2026-07-03)
+++ v9 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb52dd9a550443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93cb60c2cdc343cd8c0699676657337a.psmdcp" Id="Rbf35ce56f6114412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243b4677c84f4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/631a4b94e8ac45c3a2b5967e68100e16.psmdcp" Id="R5a80eda8aced49a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Ulkomailla asuvat työ- ja kansaneläkkeensaajat asuinmaan mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>