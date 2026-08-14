--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243b4677c84f4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/631a4b94e8ac45c3a2b5967e68100e16.psmdcp" Id="R5a80eda8aced49a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547679e3fe6547e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ba04b327fc84b5a8115481aa36ecc31.psmdcp" Id="R024e6284f3df47c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Ulkomailla asuvat työ- ja kansaneläkkeensaajat asuinmaan mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>