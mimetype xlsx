--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547679e3fe6547e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ba04b327fc84b5a8115481aa36ecc31.psmdcp" Id="R024e6284f3df47c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7db615726f74f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75e7d33837f842dd97821b3e82e8cf83.psmdcp" Id="R604abea8ab584d97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Ulkomailla asuvat työ- ja kansaneläkkeensaajat asuinmaan mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>