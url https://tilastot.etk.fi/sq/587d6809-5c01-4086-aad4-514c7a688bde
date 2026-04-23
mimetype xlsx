--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e2e1685a594c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e156092d59314cb7b9b7d0de01cc24f0.psmdcp" Id="R0f39077de0ff485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab0f74328764f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4edfae58ebea40d7b8ef7d64c97e3e62.psmdcp" Id="Rff4744f952c24e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>