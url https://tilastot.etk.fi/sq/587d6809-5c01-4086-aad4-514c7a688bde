--- v1 (2026-04-23)
+++ v2 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab0f74328764f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4edfae58ebea40d7b8ef7d64c97e3e62.psmdcp" Id="Rff4744f952c24e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b776d585b114946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6599846ef7f644f3b0b3a69846325987.psmdcp" Id="Rae45a10f0de6454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>