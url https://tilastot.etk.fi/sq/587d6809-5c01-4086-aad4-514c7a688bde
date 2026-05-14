--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b776d585b114946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6599846ef7f644f3b0b3a69846325987.psmdcp" Id="Rae45a10f0de6454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e9421f504f46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f654c564eca4e4aa4dee35fab8146ad.psmdcp" Id="Rc0e4a3c7b3d54c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>