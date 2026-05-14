--- v3 (2026-05-14)
+++ v4 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e9421f504f46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f654c564eca4e4aa4dee35fab8146ad.psmdcp" Id="Rc0e4a3c7b3d54c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1f104950a443ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a79913b76cb4ea7b6082444784f0e03.psmdcp" Id="Rad78348e535c4dad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>