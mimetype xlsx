--- v4 (2026-05-14)
+++ v5 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1f104950a443ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a79913b76cb4ea7b6082444784f0e03.psmdcp" Id="Rad78348e535c4dad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1eeba675e84c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eb1f855d31748ce98a1798979d4851a.psmdcp" Id="R649fe1f1cd63496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>