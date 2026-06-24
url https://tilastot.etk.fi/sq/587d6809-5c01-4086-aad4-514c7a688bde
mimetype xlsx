--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1eeba675e84c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eb1f855d31748ce98a1798979d4851a.psmdcp" Id="R649fe1f1cd63496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e9bbe498444f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e5275c692544a6798f8ce723de6f956.psmdcp" Id="R0f283f7bf8bb4034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>