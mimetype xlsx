--- v6 (2026-06-24)
+++ v7 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e9bbe498444f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e5275c692544a6798f8ce723de6f956.psmdcp" Id="R0f283f7bf8bb4034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b80aae792294945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84f2857f9de04f3784245efeca0edeba.psmdcp" Id="Ra53823c799e54a38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>