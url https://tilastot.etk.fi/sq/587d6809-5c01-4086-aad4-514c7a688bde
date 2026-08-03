--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b80aae792294945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84f2857f9de04f3784245efeca0edeba.psmdcp" Id="Ra53823c799e54a38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e66508a7294453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce2c5129875f4210bb852888b7b5e6ec.psmdcp" Id="R82d13b8295ca4b46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>