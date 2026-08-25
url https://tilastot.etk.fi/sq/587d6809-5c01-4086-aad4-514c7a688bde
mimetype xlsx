--- v8 (2026-08-03)
+++ v9 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e66508a7294453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce2c5129875f4210bb852888b7b5e6ec.psmdcp" Id="R82d13b8295ca4b46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1726cc431a784778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6253004cfa0d4e8c811f1864323ad55b.psmdcp" Id="R795003fbafcb4e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>