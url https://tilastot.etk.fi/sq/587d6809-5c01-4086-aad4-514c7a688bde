--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1726cc431a784778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6253004cfa0d4e8c811f1864323ad55b.psmdcp" Id="R795003fbafcb4e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce0013e1f054b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/008cefcbb6d54c61862dc74f7aae1252.psmdcp" Id="R63286ab5d75543a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>