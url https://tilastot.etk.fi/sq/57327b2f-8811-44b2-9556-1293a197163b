--- v3 (2026-03-10)
+++ v4 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebdac5f9f3134102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67d63e65419347ebb9a13fb60b630999.psmdcp" Id="R1b07721566e54db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6250a4c689443de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a897c4d507541b088cf9ef4eed4bceb.psmdcp" Id="R1fbc72540651432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>