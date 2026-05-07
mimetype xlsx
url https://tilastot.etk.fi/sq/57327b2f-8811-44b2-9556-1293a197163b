--- v4 (2026-04-09)
+++ v5 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6250a4c689443de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a897c4d507541b088cf9ef4eed4bceb.psmdcp" Id="R1fbc72540651432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb88051de9f489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/352de5b762604c7d934d99944154f64b.psmdcp" Id="R0f8be0ea5db44639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
@@ -46,51 +46,51 @@
   <x:si>
     <x:t>I arbete 31.12</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>ArPL</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga åldersgrupper</x:t>
   </x:si>
   <x:si>
     <x:t>FöPL</x:t>
   </x:si>
   <x:si>
     <x:t>LFöPL</x:t>
   </x:si>
   <x:si>
     <x:t>OffPL (kommunsektorn)</x:t>
   </x:si>
   <x:si>
     <x:t>OffPL (staten)</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/arbetspensionsforsakrade/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionsförsäkrade i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/arbetspensionsforsakring-och-arbete/arbetspensionsforsakrade-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionsförsäkrade i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>I tabellen ingår en person i alla de arbetspensionslagar som han eller hon omfattas av. En person ingår alltid i siffrorna för den sektor i vilken han eller hon arbetar (och/eller får pension). Om en person arbetar (och/eller får pension) inom båda sektorerna, ingår han eller hon i båda sektorernas siffror. Därför går det inte att addera ihop pensionslagsspecifika siffror.</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionslagen för den officiella sektorn (OffPL) trädee igraft i början av år 2017. I den sammanslogs lagen om kommunala pensioner (KomPL), lagen om statens pensioner (StaPL) och pensionslagen för evangelisk-lutherska kyrkan (KyPL). Pensionslagen för den offentliga sektorn omfattar också annställda vid Folkpensionsanstalten. Pensionsskyddet för Finlands Bank fastställs i pensionslagen för den offentliga sektorn från och med år 2021.</x:t>
   </x:si>
   <x:si>
     <x:t>Ålder i tabellen är personens ålder vid utgången av statistikåret. I början av 2017 sänktes den nedre gränsen för försäkringsskyldigheten till 17 år. För företagare (YEL och MYEL) är den nedre gränsen för försäkringsskyldigheten 18 år.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med 2023 omfattar OffPL (kommunsektorn) också välfärdsområden.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>20251120 09:00</x:t>
   </x:si>
   <x:si>