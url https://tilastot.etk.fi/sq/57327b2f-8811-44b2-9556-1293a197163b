--- v5 (2026-05-07)
+++ v6 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb88051de9f489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/352de5b762604c7d934d99944154f64b.psmdcp" Id="R0f8be0ea5db44639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8600774246c249fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0d0d6a9b7cc40d18c56fa805ea0e0a9.psmdcp" Id="Rcd593823eeca4745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>