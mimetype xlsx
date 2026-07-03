--- v6 (2026-05-30)
+++ v7 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8600774246c249fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0d0d6a9b7cc40d18c56fa805ea0e0a9.psmdcp" Id="Rcd593823eeca4745" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dab92e106524f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f15fbfca281d4819a87d471cbbe5744b.psmdcp" Id="R10a75294f8814796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>