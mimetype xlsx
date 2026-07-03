--- v7 (2026-07-03)
+++ v8 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dab92e106524f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f15fbfca281d4819a87d471cbbe5744b.psmdcp" Id="R10a75294f8814796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee294195e48498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a12de6227ccd417d95578c7289e6bdb7.psmdcp" Id="R8aba929e529e49cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>