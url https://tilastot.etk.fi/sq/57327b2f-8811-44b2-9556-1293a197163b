--- v8 (2026-07-03)
+++ v9 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee294195e48498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a12de6227ccd417d95578c7289e6bdb7.psmdcp" Id="R8aba929e529e49cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cac0334229b480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94ee103bb7bb4b5f9df72faff9f834fc.psmdcp" Id="R00d8e636103045cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>