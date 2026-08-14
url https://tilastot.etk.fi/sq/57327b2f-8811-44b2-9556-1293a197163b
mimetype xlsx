--- v9 (2026-07-24)
+++ v10 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cac0334229b480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94ee103bb7bb4b5f9df72faff9f834fc.psmdcp" Id="R00d8e636103045cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb7fc23a2c642f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1478a094951f403ebf1787d3a2b92b27.psmdcp" Id="Rc80d569117ea49f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>