--- v10 (2026-08-14)
+++ v11 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb7fc23a2c642f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1478a094951f403ebf1787d3a2b92b27.psmdcp" Id="Rc80d569117ea49f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408ce2502d1445d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ad6ca7f593c4a79bf83b9c476d49d15.psmdcp" Id="R1762246de80b4503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Personer i åldern 17-68 år som omfattas av arbetspensionssystemet</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>