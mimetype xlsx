--- v0 (2026-03-31)
+++ v1 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d96ef4d1df40cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e6b0c04fd7b4a6f82647e03602a1ea5.psmdcp" Id="Rcba5384f6ea1400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re90cf5b5ca464214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6923e3e96844434aa958022127f7cabf.psmdcp" Id="R2db68e2803414a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>