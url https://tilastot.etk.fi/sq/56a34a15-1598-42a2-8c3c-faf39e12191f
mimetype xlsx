--- v1 (2026-04-20)
+++ v2 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re90cf5b5ca464214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6923e3e96844434aa958022127f7cabf.psmdcp" Id="R2db68e2803414a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537664daec74409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b047093776e44982ac4e42c803fdaa2a.psmdcp" Id="Rf53aa64ed7904fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>