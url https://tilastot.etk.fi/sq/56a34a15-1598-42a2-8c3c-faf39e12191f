--- v2 (2026-05-10)
+++ v3 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537664daec74409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b047093776e44982ac4e42c803fdaa2a.psmdcp" Id="Rf53aa64ed7904fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe5e71801324edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db5e862875c94ea6b8f5582cea91162e.psmdcp" Id="R411801218f5f48b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>