--- v3 (2026-05-30)
+++ v4 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe5e71801324edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db5e862875c94ea6b8f5582cea91162e.psmdcp" Id="R411801218f5f48b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758ef1b6efbb449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f99c4bc132a1491794320ca80d9e52e5.psmdcp" Id="R9fa0792a3bdb40e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>