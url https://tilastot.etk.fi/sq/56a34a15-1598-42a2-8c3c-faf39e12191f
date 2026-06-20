--- v4 (2026-06-20)
+++ v5 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758ef1b6efbb449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f99c4bc132a1491794320ca80d9e52e5.psmdcp" Id="R9fa0792a3bdb40e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c891b22b210472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a72f0df76db84a1182487836e5af67ef.psmdcp" Id="R15f231a87a384fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>