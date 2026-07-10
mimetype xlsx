--- v5 (2026-06-20)
+++ v6 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c891b22b210472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a72f0df76db84a1182487836e5af67ef.psmdcp" Id="R15f231a87a384fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d5295629ea42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba04e84a694944d182bcf9421bf79b68.psmdcp" Id="Rc7663ca9ff9644a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>