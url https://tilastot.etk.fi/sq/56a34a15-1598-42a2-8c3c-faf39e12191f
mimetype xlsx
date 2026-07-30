--- v6 (2026-07-10)
+++ v7 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d5295629ea42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba04e84a694944d182bcf9421bf79b68.psmdcp" Id="Rc7663ca9ff9644a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27a02a801804da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52d57e23cb9a4c2c8a37fb42f86a2d18.psmdcp" Id="R58fa56fccd08479c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>