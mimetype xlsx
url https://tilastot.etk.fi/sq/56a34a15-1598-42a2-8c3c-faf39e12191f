--- v7 (2026-07-30)
+++ v8 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27a02a801804da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52d57e23cb9a4c2c8a37fb42f86a2d18.psmdcp" Id="R58fa56fccd08479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41765f72926a4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1593534c192c43c3b85f8d0a868f194b.psmdcp" Id="Rada09fa4494f4ae5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>