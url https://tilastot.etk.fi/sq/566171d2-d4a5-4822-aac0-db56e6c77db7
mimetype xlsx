--- v4 (2026-03-27)
+++ v5 (2026-04-25)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5505c6ecdebe4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/902454774dff445c9a82da9b664913d3.psmdcp" Id="R126e1eba8b324904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302f27212949469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9689dda7877c4614a72bb412af881ce0.psmdcp" Id="R040d675035014d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Työeläkkeelle siirtyneiden kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet vuoden alusta</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet tilastokuukautena edellisenä vuonna</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet vuoden alusta edellisenä vuonna</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M02</x:t>
+    <x:t>2026M03</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneen keskimääräinen työeläke, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Täysi työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Osatyökyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Työuraeläke</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/suomen-tyoelakkeensaajat/&gt;&lt;u&gt;Siirry Suomen työeläkkeensaajat -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Työeläkkeelle siirtyneiden kuukausitilaston tiedot ovat ennakkotietoja.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260318 09:00</x:t>
+    <x:t>20260417 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -556,260 +556,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2068</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>2169</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>2019</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>2115</x:v>
+        <x:v>2087</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1312</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1328</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1310</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>1311</x:v>
+        <x:v>1304</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1293</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>1298</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1293</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>1293</x:v>
+        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1456</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>1458</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1418</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1428</x:v>
+        <x:v>1421</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>929</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>972</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>944</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>960</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>1867</x:v>
+        <x:v>1791</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>1968</x:v>
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>1837</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>1926</x:v>
+        <x:v>1889</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>880</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>917</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>835</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>829</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>510</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>525</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>483</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>481</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>962</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>1018</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>955</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>934</x:v>
+        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>