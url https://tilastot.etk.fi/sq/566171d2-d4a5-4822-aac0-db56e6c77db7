--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302f27212949469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9689dda7877c4614a72bb412af881ce0.psmdcp" Id="R040d675035014d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca78182a4eec41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c682e52a94644c49b541ba581c8cb01.psmdcp" Id="R4092794c97da4d54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Työeläkkeelle siirtyneiden kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>