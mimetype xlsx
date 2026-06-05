--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca78182a4eec41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c682e52a94644c49b541ba581c8cb01.psmdcp" Id="R4092794c97da4d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf760670fd39c4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebc936afda9945ee8fa2753d4fc8e8bb.psmdcp" Id="R4aa2c6a517624fbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Työeläkkeelle siirtyneiden kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet vuoden alusta</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet tilastokuukautena edellisenä vuonna</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet vuoden alusta edellisenä vuonna</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M03</x:t>
+    <x:t>2026M04</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneen keskimääräinen työeläke, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Täysi työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Osatyökyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Työuraeläke</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/suomen-tyoelakkeensaajat/&gt;&lt;u&gt;Siirry Suomen työeläkkeensaajat -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Työeläkkeelle siirtyneiden kuukausitilaston tiedot ovat ennakkotietoja.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260417 09:00</x:t>
+    <x:t>20260519 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -556,260 +556,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2019</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>2128</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>2003</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>2087</x:v>
+        <x:v>2084</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1245</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1300</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1305</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>1304</x:v>
+        <x:v>1307</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1234</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>1276</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1295</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>1289</x:v>
+        <x:v>1292</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1347</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>1413</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1434</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1421</x:v>
+        <x:v>1431</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>954</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>975</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>934</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>954</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>1791</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>1917</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>1797</x:v>
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>1889</x:v>
+        <x:v>1885</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>837</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>889</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>796</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>823</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>491</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>514</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>475</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>479</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>919</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>982</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>908</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>929</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>