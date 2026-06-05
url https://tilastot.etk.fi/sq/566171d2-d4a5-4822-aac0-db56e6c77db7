--- v7 (2026-06-05)
+++ v8 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf760670fd39c4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebc936afda9945ee8fa2753d4fc8e8bb.psmdcp" Id="R4aa2c6a517624fbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf03a91b7e3f41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1657623f050f48cf9f10c6611632a20f.psmdcp" Id="R2995c514e4bf4c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Työeläkkeelle siirtyneiden kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>