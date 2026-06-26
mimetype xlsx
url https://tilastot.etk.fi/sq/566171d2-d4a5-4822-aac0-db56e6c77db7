--- v8 (2026-06-05)
+++ v9 (2026-06-26)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf03a91b7e3f41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1657623f050f48cf9f10c6611632a20f.psmdcp" Id="R2995c514e4bf4c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd258dfedc27441d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2905f3fd881843abb0a6628b9e170c39.psmdcp" Id="Rb3c7f72e072f481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Työeläkkeelle siirtyneiden kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet vuoden alusta</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet tilastokuukautena edellisenä vuonna</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet vuoden alusta edellisenä vuonna</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M04</x:t>
+    <x:t>2026M05</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneen keskimääräinen työeläke, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Täysi työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Osatyökyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Työuraeläke</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/suomen-tyoelakkeensaajat/&gt;&lt;u&gt;Siirry Suomen työeläkkeensaajat -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Työeläkkeelle siirtyneiden kuukausitilaston tiedot ovat ennakkotietoja.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260519 09:00</x:t>
+    <x:t>20260617 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -556,260 +556,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2011</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>2103</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>2069</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>2084</x:v>
+        <x:v>2071</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1339</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1307</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1318</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>1307</x:v>
+        <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1319</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>1284</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1303</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>1292</x:v>
+        <x:v>1283</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1443</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>1416</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1460</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1431</x:v>
+        <x:v>1419</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>977</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>975</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>897</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>938</x:v>
+        <x:v>937</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>1832</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>1898</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>1864</x:v>
+        <x:v>1807</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>1885</x:v>
+        <x:v>1870</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>845</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>878</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>792</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>502</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>455</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>933</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>969</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>909</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>926</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>