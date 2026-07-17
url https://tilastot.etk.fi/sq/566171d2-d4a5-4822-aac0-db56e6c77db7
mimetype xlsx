--- v9 (2026-06-26)
+++ v10 (2026-07-17)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd258dfedc27441d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2905f3fd881843abb0a6628b9e170c39.psmdcp" Id="Rb3c7f72e072f481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5458239d86984257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/363ea0f5765b457a9de582d5c75a0d5c.psmdcp" Id="R25c782c5e8cf41c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Työeläkkeelle siirtyneiden kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet vuoden alusta</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet tilastokuukautena edellisenä vuonna</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet vuoden alusta edellisenä vuonna</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M05</x:t>
+    <x:t>2026M06</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneen keskimääräinen työeläke, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Täysi työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Osatyökyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Työuraeläke</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/suomen-tyoelakkeensaajat/&gt;&lt;u&gt;Siirry Suomen työeläkkeensaajat -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Työeläkkeelle siirtyneiden kuukausitilaston tiedot ovat ennakkotietoja.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260617 09:00</x:t>
+    <x:t>20260717 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -556,260 +556,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2012</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>2086</x:v>
+        <x:v>2076</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>2005</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>2071</x:v>
+        <x:v>2072</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1379</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1317</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1296</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1354</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>1293</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1282</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>1283</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1520</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>1428</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1428</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1419</x:v>
+        <x:v>1413</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>938</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>970</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>924</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>937</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>1856</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>1890</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>1807</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>1870</x:v>
+        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>834</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>870</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>809</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>474</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>496</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>496</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>921</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>958</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>897</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>923</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>