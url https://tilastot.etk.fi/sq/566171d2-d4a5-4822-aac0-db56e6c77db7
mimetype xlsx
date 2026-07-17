--- v10 (2026-07-17)
+++ v11 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5458239d86984257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/363ea0f5765b457a9de582d5c75a0d5c.psmdcp" Id="R25c782c5e8cf41c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344373df2f534704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9ce73be870e4e93b8e9f6154c29e061.psmdcp" Id="R30063c72df7c4b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Työeläkkeelle siirtyneiden kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>