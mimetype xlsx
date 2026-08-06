--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344373df2f534704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9ce73be870e4e93b8e9f6154c29e061.psmdcp" Id="R30063c72df7c4b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98bea975720f4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ca3f39287ae4a77939cada392693b1d.psmdcp" Id="R662ae298216f44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Työeläkkeelle siirtyneiden kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>