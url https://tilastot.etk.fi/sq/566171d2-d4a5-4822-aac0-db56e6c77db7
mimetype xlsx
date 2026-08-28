--- v12 (2026-08-06)
+++ v13 (2026-08-28)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98bea975720f4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ca3f39287ae4a77939cada392693b1d.psmdcp" Id="R662ae298216f44d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72398404f95d424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed8d0588db4c4a91b3d00796e354a8e8.psmdcp" Id="Rdcd03bc735fb40b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Työeläkkeelle siirtyneiden kuukausitilasto</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastokuukausi</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet vuoden alusta</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet tilastokuukautena edellisenä vuonna</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneet vuoden alusta edellisenä vuonna</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M06</x:t>
+    <x:t>2026M07</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Siirtyneen keskimääräinen työeläke, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Varsinainen työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Täysi työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Osatyökyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Työuraeläke</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/suomen-tyoelakkeensaajat/&gt;&lt;u&gt;Siirry Suomen työeläkkeensaajat -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Työeläkkeelle siirtyneiden kuukausitilaston tiedot ovat ennakkotietoja.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260717 09:00</x:t>
+    <x:t>20260819 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -556,260 +556,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2021</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>2076</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>2063</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>2072</x:v>
+        <x:v>2073</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1353</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1320</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1323</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>1298</x:v>
+        <x:v>1303</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1333</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>1296</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1310</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>1283</x:v>
+        <x:v>1288</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1468</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>1430</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1430</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1413</x:v>
+        <x:v>1416</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>954</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>969</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>940</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>941</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>1853</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>1884</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>1883</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>1873</x:v>
+        <x:v>1877</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>856</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>868</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>802</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>819</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>497</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>496</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>453</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>935</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>955</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>909</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>922</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>