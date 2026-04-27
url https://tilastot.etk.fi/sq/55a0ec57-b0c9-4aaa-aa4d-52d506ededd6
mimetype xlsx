--- v0 (2026-04-07)
+++ v1 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a236ebd1f6441e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef7edd6c602244b2b3d1bfa820a8460b.psmdcp" Id="R2ad3b9b2d1b54c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf137635d25a4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e679bc9fd96a44b291c29743e4cd1435.psmdcp" Id="R2374381aba7a4cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Sjukpensionsstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>