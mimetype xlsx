--- v1 (2026-04-27)
+++ v2 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf137635d25a4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e679bc9fd96a44b291c29743e4cd1435.psmdcp" Id="R2374381aba7a4cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81bc22b5092e45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c30160cacfb14c48a47ab6a900b375ce.psmdcp" Id="R544560b4a64a40de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Sjukpensionsstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>