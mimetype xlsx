--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81bc22b5092e45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c30160cacfb14c48a47ab6a900b375ce.psmdcp" Id="R544560b4a64a40de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5941964d794971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/260bf42968244e90bc107a4b8a780e8d.psmdcp" Id="Reafc7b39b9524375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Sjukpensionsstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>