--- v3 (2026-06-18)
+++ v4 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5941964d794971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/260bf42968244e90bc107a4b8a780e8d.psmdcp" Id="Reafc7b39b9524375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba8fd6033ce344d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4e820ab3d304885a8f32b32a716a39c.psmdcp" Id="Rfdce3f47862a4224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Sjukpensionsstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>