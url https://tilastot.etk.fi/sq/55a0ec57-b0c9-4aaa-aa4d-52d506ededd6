--- v4 (2026-06-18)
+++ v5 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba8fd6033ce344d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4e820ab3d304885a8f32b32a716a39c.psmdcp" Id="Rfdce3f47862a4224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1acc99432e46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e7ac0af82f24cdb92e0e9bb4826591a.psmdcp" Id="Rc686a48ad08b4b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Sjukpensionsstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>