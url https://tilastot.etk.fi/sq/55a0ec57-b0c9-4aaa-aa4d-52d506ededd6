--- v5 (2026-07-09)
+++ v6 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1acc99432e46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e7ac0af82f24cdb92e0e9bb4826591a.psmdcp" Id="Rc686a48ad08b4b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec65ff80604493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7fdf0557550462dbfa460bf225ef8ec.psmdcp" Id="R6bb8db4ea9344c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Sjukpensionsstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>