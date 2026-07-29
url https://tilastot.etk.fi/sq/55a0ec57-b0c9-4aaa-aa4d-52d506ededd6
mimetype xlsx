--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec65ff80604493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7fdf0557550462dbfa460bf225ef8ec.psmdcp" Id="R6bb8db4ea9344c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra768829258d24d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08caaaec016a43bf8eda1d638c70fd1c.psmdcp" Id="R3c3524279c7a415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Sjukpensionsstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>