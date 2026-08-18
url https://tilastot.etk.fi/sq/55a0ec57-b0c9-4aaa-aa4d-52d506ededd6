--- v7 (2026-07-29)
+++ v8 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra768829258d24d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08caaaec016a43bf8eda1d638c70fd1c.psmdcp" Id="R3c3524279c7a415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9cb2a5192242dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d4c5dfeb4dd46b4b8ad8778594bd973.psmdcp" Id="Rdb8c4f113a80432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Sjukpensionsstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>