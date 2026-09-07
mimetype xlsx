--- v8 (2026-08-18)
+++ v9 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9cb2a5192242dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d4c5dfeb4dd46b4b8ad8778594bd973.psmdcp" Id="Rdb8c4f113a80432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c21f05094154a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f376bb2ea2f4dd581193eeb66f73a81.psmdcp" Id="R0430df3e13564ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Sjukpensionsstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>