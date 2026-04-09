--- v3 (2026-03-17)
+++ v4 (2026-04-09)
@@ -1,117 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabcb318830294d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b104465832654bc98103ec1dff34338c.psmdcp" Id="R75b4f36170374cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fe6bc15e2a441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0bb8f57d2184282b1aedcade237fd99.psmdcp" Id="R78fd84acad844a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
-    <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2024</x:t>
+    <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Arbets- och folkpensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Bosatta i Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Egenpensionstagare (exkl. deltidsp. och partiell förtida åldersp.), totalpension</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga åldersgrupper</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>
     <x:t>Kvinnor</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/samtliga-pensionstagare/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/statistik-over-pensionstagarna-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Medelpensionen är bruttopensionernas aritmetiska medelvärde enligt statistikårets nivå, euro i månaden.</x:t>
   </x:si>
   <x:si>
     <x:t>Egenpensiostagare innehåller inte lantbrukets specialpensionstagare åren 1981-1995. SOLITA-pensionerna includeras i medelpensionerna från år 1991.</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med statistikåret 2020 ingår familjepensioner (efterlevandepension och barnpension) vars belopp är noll euro inte längre i statistiken.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 0 = mindre än hälften av den använda enheten
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Folkpensionsanstalten</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal, euros/mån</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -539,76 +539,76 @@
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>1509935</x:v>
+        <x:v>1510940</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>2100</x:v>
+        <x:v>2138</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="F5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>684451</x:v>
+        <x:v>685387</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>2349</x:v>
+        <x:v>2388</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="F6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>825484</x:v>
+        <x:v>825553</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
-        <x:v>1893</x:v>
+        <x:v>1930</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="4" t="s">
         <x:v>15</x:v>