--- v4 (2026-04-09)
+++ v5 (2026-04-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fe6bc15e2a441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0bb8f57d2184282b1aedcade237fd99.psmdcp" Id="R78fd84acad844a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a52f8f97bd4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b44eda5c801349a3b4c63864b28434f9.psmdcp" Id="Rc9238df1b2144510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>