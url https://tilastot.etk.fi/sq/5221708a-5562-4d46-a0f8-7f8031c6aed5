--- v5 (2026-04-10)
+++ v6 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a52f8f97bd4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b44eda5c801349a3b4c63864b28434f9.psmdcp" Id="Rc9238df1b2144510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36800d630e694442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9dde53bdf004286a807506c9742d863.psmdcp" Id="Rc4e0603f4aad415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>