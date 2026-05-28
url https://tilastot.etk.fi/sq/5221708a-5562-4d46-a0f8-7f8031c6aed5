--- v6 (2026-05-02)
+++ v7 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36800d630e694442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9dde53bdf004286a807506c9742d863.psmdcp" Id="Rc4e0603f4aad415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff28619bdda946e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4bd45992c644bb68aa90dccd0163f07.psmdcp" Id="Rb8a053856f354ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>