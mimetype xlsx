--- v7 (2026-05-28)
+++ v8 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff28619bdda946e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4bd45992c644bb68aa90dccd0163f07.psmdcp" Id="Rb8a053856f354ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0052117d48074272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/579a15516ddb4ab0a6de17b5a24e30ea.psmdcp" Id="R460f52a688eb41a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>