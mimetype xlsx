--- v8 (2026-06-17)
+++ v9 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0052117d48074272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/579a15516ddb4ab0a6de17b5a24e30ea.psmdcp" Id="R460f52a688eb41a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757cd1471c6b4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e696bf07f346470eb6b095481a597b89.psmdcp" Id="Rce1d94a2da424267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>