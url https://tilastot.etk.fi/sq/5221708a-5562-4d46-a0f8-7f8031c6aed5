--- v9 (2026-07-08)
+++ v10 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757cd1471c6b4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e696bf07f346470eb6b095481a597b89.psmdcp" Id="Rce1d94a2da424267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d7662876cd441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/100196c3d2ae480286b2fc3dfcb5c3d6.psmdcp" Id="R324ebacba55941a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>