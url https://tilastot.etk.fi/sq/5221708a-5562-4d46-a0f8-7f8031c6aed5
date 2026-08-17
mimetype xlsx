--- v10 (2026-07-28)
+++ v11 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d7662876cd441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/100196c3d2ae480286b2fc3dfcb5c3d6.psmdcp" Id="R324ebacba55941a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9cba4c15dcf448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e37c84c4247241dbaa5c546143ade877.psmdcp" Id="R76e141b13caf451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>