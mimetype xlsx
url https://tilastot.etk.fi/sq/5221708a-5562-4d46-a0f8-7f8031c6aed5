--- v11 (2026-08-17)
+++ v12 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9cba4c15dcf448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e37c84c4247241dbaa5c546143ade877.psmdcp" Id="R76e141b13caf451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfbc8599f710482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f63107e6f07431e8bab13eb6b23bd24.psmdcp" Id="Ra272144888554c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>