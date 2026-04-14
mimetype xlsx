--- v4 (2026-03-15)
+++ v5 (2026-04-14)
@@ -1,117 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708f0f0785024a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/777368a44800485097b6bf644c4541ea.psmdcp" Id="R8665ac8e4fff4434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de77810d68d4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c14ec9f60c2149db9cc1030aea3082b6.psmdcp" Id="R1b8ed585d1084c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
-    <x:t>Average pension of earnings-related and national pension recipients in 1981-2024</x:t>
+    <x:t>Average pension of earnings-related and national pension recipients in 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>All pensioners of earnings-related and national pension</x:t>
   </x:si>
   <x:si>
     <x:t>Resident in Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pensioners, total pension</x:t>
   </x:si>
   <x:si>
     <x:t>All age groups</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/all-pension-recipients/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/statistics-on-pensioners-in-finland/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>The average pension constitutes an arithmetic average value of gross pensions at the level of the statistical year, in euros per month.</x:t>
   </x:si>
   <x:si>
     <x:t>Pensioners in their own right does not include special pension for farmers in 1981-1995. SOLITA pensions are included in average pensions from 1991.</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>As of the statistical year 2020, survivors' pensions (surviving spouse's pension and orphan's pension) that amount to 0 euro are no longer included in the statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 0 = Magnitude less than half of unit employed
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, The Social Insurance Institution of Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -538,76 +538,76 @@
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>175669</x:v>
+        <x:v>173362</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>1357</x:v>
+        <x:v>1379</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="F5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>88676</x:v>
+        <x:v>87762</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>1432</x:v>
+        <x:v>1457</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="F6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>86993</x:v>
+        <x:v>85600</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
-        <x:v>1279</x:v>
+        <x:v>1300</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="4" t="s">
         <x:v>15</x:v>