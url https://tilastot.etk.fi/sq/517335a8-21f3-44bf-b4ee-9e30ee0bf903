--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de77810d68d4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c14ec9f60c2149db9cc1030aea3082b6.psmdcp" Id="R1b8ed585d1084c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49edfee65a245b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/891790411c3841e4854d69ca438e9d92.psmdcp" Id="Rf72b0609477649fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients in 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>