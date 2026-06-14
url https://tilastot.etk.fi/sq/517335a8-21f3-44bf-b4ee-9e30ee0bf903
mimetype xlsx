--- v6 (2026-05-24)
+++ v7 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49edfee65a245b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/891790411c3841e4854d69ca438e9d92.psmdcp" Id="Rf72b0609477649fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8aee2c5994409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8526ce02c27453c8eeaabd56637c861.psmdcp" Id="R41fa1a31ea7646ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients in 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>