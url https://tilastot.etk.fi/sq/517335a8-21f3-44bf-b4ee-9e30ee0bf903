--- v7 (2026-06-14)
+++ v8 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8aee2c5994409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8526ce02c27453c8eeaabd56637c861.psmdcp" Id="R41fa1a31ea7646ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e60cd005b594978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0f2a48c26a14e068391e73e4bf2221c.psmdcp" Id="Rd547678f897647a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients in 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>