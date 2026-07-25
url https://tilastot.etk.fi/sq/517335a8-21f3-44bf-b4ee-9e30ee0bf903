--- v8 (2026-07-04)
+++ v9 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e60cd005b594978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0f2a48c26a14e068391e73e4bf2221c.psmdcp" Id="Rd547678f897647a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a48de165cf4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bb33c11e35a4738800a6681d3ab4a75.psmdcp" Id="R6e8ce4e145554b7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients in 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>