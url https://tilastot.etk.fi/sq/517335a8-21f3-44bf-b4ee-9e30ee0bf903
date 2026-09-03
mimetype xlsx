--- v9 (2026-07-25)
+++ v10 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a48de165cf4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bb33c11e35a4738800a6681d3ab4a75.psmdcp" Id="R6e8ce4e145554b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b1a35d5d354eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/946b53cfa33c4bb398957987ca3a505a.psmdcp" Id="R06013999bf2e418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients in 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>