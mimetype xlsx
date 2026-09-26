--- v10 (2026-09-03)
+++ v11 (2026-09-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b1a35d5d354eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/946b53cfa33c4bb398957987ca3a505a.psmdcp" Id="R06013999bf2e418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03da9d2f964f4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7065f24e9b974e92a022c298f787e238.psmdcp" Id="R1f7caf12d6a441d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients in 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>