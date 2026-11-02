--- v11 (2026-09-26)
+++ v12 (2026-11-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03da9d2f964f4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7065f24e9b974e92a022c298f787e238.psmdcp" Id="R1f7caf12d6a441d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39335a50f4fb48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6363f5cfc7ef40c38f7e0ac386332c1b.psmdcp" Id="R84644844f39041b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients in 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>