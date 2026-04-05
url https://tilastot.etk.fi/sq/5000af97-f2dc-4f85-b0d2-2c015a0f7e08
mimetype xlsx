--- v3 (2026-03-06)
+++ v4 (2026-04-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a2dbae23b84cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a232002fcfca4f59b985ca38ed297e22.psmdcp" Id="Rfefac93c17db4dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra478d87c9ee443d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2cd2c7ad8af4af3ab5848f1577cdf9b.psmdcp" Id="Rf775031009234d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbetspension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>