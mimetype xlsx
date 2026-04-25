--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra478d87c9ee443d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2cd2c7ad8af4af3ab5848f1577cdf9b.psmdcp" Id="Rf775031009234d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3803f68e7a64986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6855c8feebd4c708e8004b04beb7c1b.psmdcp" Id="R78c14a36b4584398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbetspension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>