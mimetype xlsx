--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3803f68e7a64986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6855c8feebd4c708e8004b04beb7c1b.psmdcp" Id="R78c14a36b4584398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b14007770434488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b315a14bd2f54a55a7d04ef5f7685683.psmdcp" Id="R2c1ff1b9d0ab47c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbetspension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>
     <x:t>Kvinnor</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Bosatta i Finland eller utomlands</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga sjukpensioner</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga sjukdomsgrupper</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga åldersgrupper</x:t>
   </x:si>
   <x:si>
     <x:t>I Infektions- och parasitsjukdomar</x:t>
   </x:si>
   <x:si>
     <x:t>II Tumörer</x:t>
   </x:si>
   <x:si>
     <x:t>IV Endokrina sjukdomar, nutritionsrubbningar och ämnesomsättningssjukdomar</x:t>
   </x:si>
   <x:si>
     <x:t>V Psykiska sjukdomar och syndrom samt beteendestörningar</x:t>
   </x:si>
@@ -85,65 +85,65 @@
   <x:si>
     <x:t>X Andningsorganens sjukdomar</x:t>
   </x:si>
   <x:si>
     <x:t>XI Matsmältningsorganens sjukdomar</x:t>
   </x:si>
   <x:si>
     <x:t>XII Hudens och underhudens sjukdomar</x:t>
   </x:si>
   <x:si>
     <x:t>XIII Sjukdomar i muskuloskeletala systemet och bindväven</x:t>
   </x:si>
   <x:si>
     <x:t>XIV Sjukdomar i urin- och könsorganen</x:t>
   </x:si>
   <x:si>
     <x:t>XVII Medfödda missbildningar och kromosomavvikelser</x:t>
   </x:si>
   <x:si>
     <x:t>XIX Skador, förgiftningar m.m</x:t>
   </x:si>
   <x:si>
     <x:t>III, XV, XVI, XVIII  Andra sjukdomar</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/arbetspensioner/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionstagare i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/arbetspensionstagare-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionstagare i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 -   = inga fall eller logiskt omöjligt
 ..  = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250618 09:00</x:t>
+    <x:t>20260513 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -571,329 +571,329 @@
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>17480</x:v>
+        <x:v>17653</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>8457</x:v>
+        <x:v>8529</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>9023</x:v>
+        <x:v>9124</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="D5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="D6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1465</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>667</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
-        <x:v>798</x:v>
+        <x:v>847</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="D7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>224</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>137</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="D8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>5467</x:v>
+        <x:v>5379</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>2140</x:v>
+        <x:v>2147</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
-        <x:v>3327</x:v>
+        <x:v>3232</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="D9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>1467</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>764</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
-        <x:v>703</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="D10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="D11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>55</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>28</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="D12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>1220</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>851</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
-        <x:v>369</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="D13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>218</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>144</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
-        <x:v>74</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="D14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>194</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>112</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="D15" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
-        <x:v>70</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="D16" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
-        <x:v>5765</x:v>
+        <x:v>5896</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>2774</x:v>
+        <x:v>2825</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
-        <x:v>2991</x:v>
+        <x:v>3071</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="D17" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
-        <x:v>83</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="D18" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E18" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="D19" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E19" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
-        <x:v>848</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
-        <x:v>546</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
-        <x:v>302</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="D20" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E20" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
-        <x:v>153</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>29</x:v>