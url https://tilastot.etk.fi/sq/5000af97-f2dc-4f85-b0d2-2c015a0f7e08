--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b14007770434488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b315a14bd2f54a55a7d04ef5f7685683.psmdcp" Id="R2c1ff1b9d0ab47c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960c299df9e54810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0427a8427a144cfc8e34c7612bcfb7ec.psmdcp" Id="R15857b0f1d3749a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbetspension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>