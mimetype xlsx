--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960c299df9e54810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0427a8427a144cfc8e34c7612bcfb7ec.psmdcp" Id="R15857b0f1d3749a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674c7b8afe4a4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a57b4fc320be4894ac592f67b115b1bc.psmdcp" Id="Rcaf539bf9b65427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbetspension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>