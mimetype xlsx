--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674c7b8afe4a4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a57b4fc320be4894ac592f67b115b1bc.psmdcp" Id="Rcaf539bf9b65427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2c6c90b3bd43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e736aa802da41e2af14a72496d6ea35.psmdcp" Id="Rf52abb4ee6444029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbetspension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>