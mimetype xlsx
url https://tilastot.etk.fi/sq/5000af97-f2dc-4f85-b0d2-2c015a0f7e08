--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2c6c90b3bd43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e736aa802da41e2af14a72496d6ea35.psmdcp" Id="Rf52abb4ee6444029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9de2d736e54617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2389b0467a0545ffa2c95b8c8f99cbe7.psmdcp" Id="Red624a95a3f74b26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbetspension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>