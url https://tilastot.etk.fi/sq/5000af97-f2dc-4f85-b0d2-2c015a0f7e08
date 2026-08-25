--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9de2d736e54617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2389b0467a0545ffa2c95b8c8f99cbe7.psmdcp" Id="Red624a95a3f74b26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27aefaf38c524ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60ea2053caae4945bb40ad72158c4f0b.psmdcp" Id="R8bceab31b0014623" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbetspension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>