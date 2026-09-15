--- v11 (2026-08-25)
+++ v12 (2026-09-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27aefaf38c524ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60ea2053caae4945bb40ad72158c4f0b.psmdcp" Id="R8bceab31b0014623" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c39aec6ebc74f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41b5db2ba6114f6ab20da39c61864d7e.psmdcp" Id="Rab0c4953001e40d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbetspension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>