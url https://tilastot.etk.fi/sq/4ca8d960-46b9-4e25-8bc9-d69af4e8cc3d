--- v7 (2026-03-15)
+++ v8 (2026-04-14)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d91cb957f334dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a99a940230d94f869601bda39b591dab.psmdcp" Id="Rfac2884040ec47cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8992186ed9b0403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5827f285efde463a96d01b0222ff8f6e.psmdcp" Id="R99aade0996114cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>All pensioners of earnings-related and national pension</x:t>
   </x:si>
   <x:si>
     <x:t>Resident in Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Pensioners in their own right (excl. part-time and partial old-age pension), total pension</x:t>
   </x:si>
   <x:si>
     <x:t>16 - 19</x:t>
   </x:si>
   <x:si>
     <x:t>20 - 24</x:t>
   </x:si>
   <x:si>
     <x:t>25 - 29</x:t>
   </x:si>
   <x:si>
     <x:t>30 - 34</x:t>
   </x:si>
   <x:si>
     <x:t>35 - 39</x:t>
   </x:si>
@@ -85,72 +85,72 @@
   <x:si>
     <x:t>60 - 64</x:t>
   </x:si>
   <x:si>
     <x:t>65 - 69</x:t>
   </x:si>
   <x:si>
     <x:t>70 - 74</x:t>
   </x:si>
   <x:si>
     <x:t>75 - 79</x:t>
   </x:si>
   <x:si>
     <x:t>80 - 84</x:t>
   </x:si>
   <x:si>
     <x:t>85 - 89</x:t>
   </x:si>
   <x:si>
     <x:t>90 - 94</x:t>
   </x:si>
   <x:si>
     <x:t>95 - 99</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/all-pension-recipients/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/statistics-on-pensioners-in-finland/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>The average pension constitutes an arithmetic average value of gross pensions at the level of the statistical year, in euros per month.</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>As of the statistical year 2020, survivors' pensions (surviving spouse's pension and orphan's pension) that amount to 0 euro are no longer included in the statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 0 = Magnitude less than half of unit employed
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, The Social Insurance Institution of Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -578,230 +578,230 @@
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>972</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>967</x:v>
+        <x:v>983</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="F5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>969</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>984</x:v>
+        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="F6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>1011</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
-        <x:v>1033</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="F7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1079</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
-        <x:v>1120</x:v>
+        <x:v>1131</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="F8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>1183</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
-        <x:v>1223</x:v>
+        <x:v>1237</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="F9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>1277</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
-        <x:v>1260</x:v>
+        <x:v>1286</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="F10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>1401</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
-        <x:v>1312</x:v>
+        <x:v>1325</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="F11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>1497</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
-        <x:v>1304</x:v>
+        <x:v>1336</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="F12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>1724</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
-        <x:v>1315</x:v>
+        <x:v>1330</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="F13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>1951</x:v>
+        <x:v>1927</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
-        <x:v>1526</x:v>
+        <x:v>1495</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="F14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>2360</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
-        <x:v>1912</x:v>
+        <x:v>1928</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="F15" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>2489</x:v>
+        <x:v>2514</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
-        <x:v>1985</x:v>
+        <x:v>2018</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="F16" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>2598</x:v>
+        <x:v>2618</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
-        <x:v>2020</x:v>
+        <x:v>2048</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="F17" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>2601</x:v>
+        <x:v>2683</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
-        <x:v>2012</x:v>
+        <x:v>2071</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="F18" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
-        <x:v>2389</x:v>
+        <x:v>2476</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
-        <x:v>1926</x:v>
+        <x:v>1988</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="F19" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
-        <x:v>2262</x:v>
+        <x:v>2345</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
-        <x:v>1852</x:v>
+        <x:v>1917</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="F20" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
-        <x:v>2166</x:v>
+        <x:v>2217</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
-        <x:v>1754</x:v>
+        <x:v>1805</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="4" t="s">
         <x:v>29</x:v>