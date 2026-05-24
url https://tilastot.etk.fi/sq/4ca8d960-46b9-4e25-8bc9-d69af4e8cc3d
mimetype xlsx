--- v8 (2026-04-14)
+++ v9 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8992186ed9b0403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5827f285efde463a96d01b0222ff8f6e.psmdcp" Id="R99aade0996114cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7881e370c8d54d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7aaa872d0bf4f3195f8aaa3364c65ce.psmdcp" Id="R3c8211050df64ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>