--- v9 (2026-05-24)
+++ v10 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7881e370c8d54d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7aaa872d0bf4f3195f8aaa3364c65ce.psmdcp" Id="R3c8211050df64ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3896ca99ab949e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d6077b2bfe44400a55e13d5a7615b15.psmdcp" Id="R1c071ea40416450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>