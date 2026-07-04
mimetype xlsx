--- v10 (2026-06-14)
+++ v11 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3896ca99ab949e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d6077b2bfe44400a55e13d5a7615b15.psmdcp" Id="R1c071ea40416450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a316445be9a48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77b0aea1d5b54245bd0985b11855c087.psmdcp" Id="R8f2b5368cdda4ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>