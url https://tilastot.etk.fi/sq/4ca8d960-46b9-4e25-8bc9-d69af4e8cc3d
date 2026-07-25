--- v11 (2026-07-04)
+++ v12 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a316445be9a48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77b0aea1d5b54245bd0985b11855c087.psmdcp" Id="R8f2b5368cdda4ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9f0509f36e456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ca11117422d44deb92f53a5cc50b48c.psmdcp" Id="R6aed095f01114335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>