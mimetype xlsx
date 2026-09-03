--- v12 (2026-07-25)
+++ v13 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9f0509f36e456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ca11117422d44deb92f53a5cc50b48c.psmdcp" Id="R6aed095f01114335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f4193c758944c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bbdb53ba82a4891b4b5ca00c8b9159c.psmdcp" Id="R03b93bb03c014414" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>