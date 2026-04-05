--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7360ecb9773a4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b12e0e1f9f2e42ddb3f8c56b8cb46c14.psmdcp" Id="R529b213b6f384ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ac6f2e01ab43fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e06eb89dd2549d492b7b294e23c34dd.psmdcp" Id="R73f2c6a4d3304b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak08_ansio" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Insured earnings and confirmed incomes (incl. leeway)</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>