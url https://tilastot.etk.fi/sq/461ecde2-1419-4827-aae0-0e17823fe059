--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ac6f2e01ab43fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e06eb89dd2549d492b7b294e23c34dd.psmdcp" Id="R73f2c6a4d3304b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51b30b2f69d4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da0bb3c3c9fc445dabb590e8bab62c6c.psmdcp" Id="R1926d70d24a24d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak08_ansio" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Insured earnings and confirmed incomes (incl. leeway)</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
@@ -43,51 +43,51 @@
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
     <x:t>Median earnings, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>Private and public sectors, employees</x:t>
   </x:si>
   <x:si>
     <x:t>All age groups</x:t>
   </x:si>
   <x:si>
     <x:t>TyEL</x:t>
   </x:si>
   <x:si>
     <x:t>JuEL (Municipal Sector) / employees and civil servants</x:t>
   </x:si>
   <x:si>
     <x:t>JuEL (State)</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/insured-persons/&gt;&lt;u&gt;Go to Persons insured for an earnings-related pension in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/earnings-related-pension-insurance-and-working/persons-insured-for-an-earnings-related-pension-in-finland/&gt;&lt;u&gt;Go to Persons insured for an earnings-related pension in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>In these statistics, the earnings for employees are the earnings insured for an earnings-related pension, and for self-employed persons, their insured incomes. The average employees' insured earning or self-employed person's insured income constitutes an arithmetic average value of gross earnings at the level of the statistical year. Median earnings are the mid-point of the earnings or incomes distribution. For employee, the average monthly earnings are calculated by dividing annual earnings by number of months in employment. For the self-employed, the monthly earnings are calculated by the number of months during which the insurance is valid.</x:t>
   </x:si>
   <x:si>
     <x:t>As of 2023, JuEL (Municipal Sector) also covers the wellbeing services counties.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
     <x:t>20251120 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>