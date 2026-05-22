--- v5 (2026-04-25)
+++ v6 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51b30b2f69d4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da0bb3c3c9fc445dabb590e8bab62c6c.psmdcp" Id="R1926d70d24a24d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f1f39541458437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f4b30db883f4b60bc57c3656332c178.psmdcp" Id="R9207d3f49ad84026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak08_ansio" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Insured earnings and confirmed incomes (incl. leeway)</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>