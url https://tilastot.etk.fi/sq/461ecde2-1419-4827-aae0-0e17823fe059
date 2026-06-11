--- v6 (2026-05-22)
+++ v7 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f1f39541458437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f4b30db883f4b60bc57c3656332c178.psmdcp" Id="R9207d3f49ad84026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7ecce6e3044cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e482dfcb4ae943cd86380b88e1566afe.psmdcp" Id="R68a27abf01d84f8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak08_ansio" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Insured earnings and confirmed incomes (incl. leeway)</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>