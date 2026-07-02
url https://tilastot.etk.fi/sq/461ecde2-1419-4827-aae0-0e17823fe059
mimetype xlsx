--- v7 (2026-06-11)
+++ v8 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7ecce6e3044cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e482dfcb4ae943cd86380b88e1566afe.psmdcp" Id="R68a27abf01d84f8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a508e070fc247d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc0e8810917947b1b3b3432eb32b63d6.psmdcp" Id="Ra4b81cf189ea4ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak08_ansio" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Insured earnings and confirmed incomes (incl. leeway)</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>