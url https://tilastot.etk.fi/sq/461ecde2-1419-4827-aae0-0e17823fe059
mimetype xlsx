--- v8 (2026-07-02)
+++ v9 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a508e070fc247d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc0e8810917947b1b3b3432eb32b63d6.psmdcp" Id="Ra4b81cf189ea4ce6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7699046534334167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d69b0467fa164f48af17f6566e1e4929.psmdcp" Id="Re24116422f3a4391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak08_ansio" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Insured earnings and confirmed incomes (incl. leeway)</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>