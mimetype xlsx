--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7699046534334167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d69b0467fa164f48af17f6566e1e4929.psmdcp" Id="Re24116422f3a4391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5a6d2eca584bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f916124aa863435bb8cb7c00bdb7fc70.psmdcp" Id="Rea985487e9dd4305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak08_ansio" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Insured earnings and confirmed incomes (incl. leeway)</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>