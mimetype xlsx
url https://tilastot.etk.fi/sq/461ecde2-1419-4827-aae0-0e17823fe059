--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5a6d2eca584bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f916124aa863435bb8cb7c00bdb7fc70.psmdcp" Id="Rea985487e9dd4305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38daf41ddf4747fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2d6de89235747f0a87f3bb1cfa74f6b.psmdcp" Id="Rda373a35702647d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak08_ansio" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Insured earnings and confirmed incomes (incl. leeway)</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>