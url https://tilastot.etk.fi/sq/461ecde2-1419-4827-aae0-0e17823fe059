--- v11 (2026-08-11)
+++ v12 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38daf41ddf4747fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2d6de89235747f0a87f3bb1cfa74f6b.psmdcp" Id="Rda373a35702647d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b8d11d6abd423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2432925cd4241f280ae04246befb9fa.psmdcp" Id="Re30b96c6987a4807" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak08_ansio" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Insured earnings and confirmed incomes (incl. leeway)</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>