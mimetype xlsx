--- v4 (2026-03-20)
+++ v5 (2026-04-18)
@@ -1,113 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23f0e30001d421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a597c21187bd45c692bda02beafc3993.psmdcp" Id="R45e18142fd124150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72ba3f2d5b94f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e6af81fbd174ff4a09b5482a37f0ae0.psmdcp" Id="Rdfad31da6b9044f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot eläkelajeittain, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>
     <x:t>Naiset</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkemenot, milj. euroa</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki eläkelajit</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Perhe-eläke</x:t>
   </x:si>
   <x:si>
     <x:t>Maatalouden erityiseläke</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/kokonaiselakemenot/&gt;&lt;u&gt;Siirry Kokonaiseläkemenot-tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/kokonaiselakemenot/&gt;&lt;u&gt;Siirry Kokonaiseläkemenot-tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Työeläkemenot ei sisällä kuntien ja kirkon vanhojen eläkesääntöjen mukaan maksettuja eläkkeitä.
 Osa-aikaeläkkeitä ja maatalouden erityiseläkkeitä maksetaan vain työeläkejärjestelmässä.
 Työ- ja Kelan eläkemenot / Kaikki eläkelajit ja Kelan eläkemenot / Kaikki eläkelajit sisältää vuosina 1997-2007 kansaneläkkeet, jotka muodostuivat pelkästä eläkkeensaajan asumistuesta, hoitotuesta, lapsikorotuksesta tai rintamalisästä. Kaikki eläkelajit sisältää vuodesta 2008 alkaen kaikki rintamalisät ja lapsikorotukset sekä vuodesta 2011 alkaen takuueläkkeet.
 Työeläkemenot / Kaikki eläkelajit sisältää rintamaveteraanien varhaiseläkkeet vuosina 1986-1995.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 -   = ei tapauksia tai loogisesti mahdoton
 ..  = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -531,113 +531,113 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>39044.7</x:v>
+        <x:v>39836.6</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>19812.4</x:v>
+        <x:v>20206.8</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>19232.3</x:v>
+        <x:v>19629.7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="D5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>33955.3</x:v>
+        <x:v>34731.2</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>18028</x:v>
+        <x:v>18414.5</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>15927.3</x:v>
+        <x:v>16316.7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="D6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>2653.9</x:v>
+        <x:v>2654.7</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1414.8</x:v>
+        <x:v>1419.3</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>1239.1</x:v>
+        <x:v>1235.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="D7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>2096.6</x:v>
+        <x:v>2109.8</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>220.2</x:v>
+        <x:v>221.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1876.4</x:v>
+        <x:v>1888.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="D8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>17.4</x:v>
+        <x:v>13.4</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>13.3</x:v>
+        <x:v>10.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>16</x:v>