--- v5 (2026-04-18)
+++ v6 (2026-05-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72ba3f2d5b94f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e6af81fbd174ff4a09b5482a37f0ae0.psmdcp" Id="Rdfad31da6b9044f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2049ee7ccdff4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efc36d74ce81432b97b97706e609f0c3.psmdcp" Id="R6337de73400a4bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot eläkelajeittain, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>