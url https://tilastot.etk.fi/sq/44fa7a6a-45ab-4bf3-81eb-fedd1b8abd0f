--- v6 (2026-05-09)
+++ v7 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2049ee7ccdff4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efc36d74ce81432b97b97706e609f0c3.psmdcp" Id="R6337de73400a4bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0c4392592f4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e9a462c7ad244a3a6d40f3a1a1a81d5.psmdcp" Id="Rc628cd6b154842d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot eläkelajeittain, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>