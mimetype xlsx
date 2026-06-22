--- v7 (2026-05-31)
+++ v8 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0c4392592f4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e9a462c7ad244a3a6d40f3a1a1a81d5.psmdcp" Id="Rc628cd6b154842d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40ee21897504d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbbd24d83bff46cd9d2f993058d7edfb.psmdcp" Id="Rcc58ba6bbaa44400" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot eläkelajeittain, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>