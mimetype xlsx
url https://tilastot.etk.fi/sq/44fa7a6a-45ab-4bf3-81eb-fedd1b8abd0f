--- v8 (2026-06-22)
+++ v9 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40ee21897504d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbbd24d83bff46cd9d2f993058d7edfb.psmdcp" Id="Rcc58ba6bbaa44400" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e31e7d3cc84d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4eca4bc86f6f43079123897bb53c9c41.psmdcp" Id="Ra24c5c3b66374e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot eläkelajeittain, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>