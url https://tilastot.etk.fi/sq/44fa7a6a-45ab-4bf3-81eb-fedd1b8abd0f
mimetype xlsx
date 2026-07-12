--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e31e7d3cc84d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4eca4bc86f6f43079123897bb53c9c41.psmdcp" Id="Ra24c5c3b66374e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfb64c830bc4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1507ccdff814448ba0920e39b2ddd41.psmdcp" Id="R121d4da4753345d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot eläkelajeittain, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>