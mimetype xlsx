--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfb64c830bc4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1507ccdff814448ba0920e39b2ddd41.psmdcp" Id="R121d4da4753345d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a23e33684474359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30d403e031f0414fa34255dfc5eb52c6.psmdcp" Id="R9bea504487cd40c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot eläkelajeittain, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>