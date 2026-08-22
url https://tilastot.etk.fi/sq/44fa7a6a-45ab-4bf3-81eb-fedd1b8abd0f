--- v11 (2026-08-01)
+++ v12 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a23e33684474359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30d403e031f0414fa34255dfc5eb52c6.psmdcp" Id="R9bea504487cd40c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf513262e8204ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/407ec5cda56a42b9aea381413bf02cf8.psmdcp" Id="Rc2ed56dea31a4aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot eläkelajeittain, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>