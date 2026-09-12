--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf513262e8204ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/407ec5cda56a42b9aea381413bf02cf8.psmdcp" Id="Rc2ed56dea31a4aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra580ad520a754ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bace551f784f404b8d6a5c4c09ea4ba7.psmdcp" Id="R4dee1511be4b4a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot eläkelajeittain, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>