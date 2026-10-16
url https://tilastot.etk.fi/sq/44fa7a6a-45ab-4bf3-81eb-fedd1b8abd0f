--- v13 (2026-09-12)
+++ v14 (2026-10-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra580ad520a754ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bace551f784f404b8d6a5c4c09ea4ba7.psmdcp" Id="R4dee1511be4b4a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59edd91d52a4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fd3fadaf1084d1bba02f909d19ca695.psmdcp" Id="R86aa6ace475a40fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot eläkelajeittain, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>