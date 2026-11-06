--- v14 (2026-10-16)
+++ v15 (2026-11-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59edd91d52a4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fd3fadaf1084d1bba02f909d19ca695.psmdcp" Id="R86aa6ace475a40fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae1068a18d4b4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f7ba4d7d43b4677b9a569eac8b3e5f6.psmdcp" Id="R10dc371643694b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot eläkelajeittain, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>