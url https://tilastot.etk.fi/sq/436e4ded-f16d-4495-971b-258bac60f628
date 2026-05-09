--- v0 (2026-04-18)
+++ v1 (2026-05-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4da1deb3a2b4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31f8f165fe87467b88506f728651b32c.psmdcp" Id="R7a0576a0ca0a44f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7861bef9c40b4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a82782faac841c3a292715ab63ddcff.psmdcp" Id="R72d4c13df957464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot alueittain 2025, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkemenot, milj. euroa</x:t>
   </x:si>
   <x:si>