--- v1 (2026-05-09)
+++ v2 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7861bef9c40b4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a82782faac841c3a292715ab63ddcff.psmdcp" Id="R72d4c13df957464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6091225244e74f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d2a601ae52c4d62a2720ef3f6455577.psmdcp" Id="R4f3fbe72ab974df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot alueittain 2025, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkemenot, milj. euroa</x:t>
   </x:si>
   <x:si>