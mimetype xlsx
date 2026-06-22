--- v2 (2026-05-31)
+++ v3 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6091225244e74f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d2a601ae52c4d62a2720ef3f6455577.psmdcp" Id="R4f3fbe72ab974df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4bca7bd2c24b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/586b45ed000e4460ae478a47e2999a3d.psmdcp" Id="R8d8b916075214238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot alueittain 2025, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkemenot, milj. euroa</x:t>
   </x:si>
   <x:si>