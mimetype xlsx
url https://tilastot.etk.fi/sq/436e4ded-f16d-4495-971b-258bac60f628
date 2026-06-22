--- v3 (2026-06-22)
+++ v4 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4bca7bd2c24b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/586b45ed000e4460ae478a47e2999a3d.psmdcp" Id="R8d8b916075214238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6694f6a7f20455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f9b539390ac4f22a74a5d6465cef283.psmdcp" Id="R9f34452abd194dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot alueittain 2025, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkemenot, milj. euroa</x:t>
   </x:si>
   <x:si>