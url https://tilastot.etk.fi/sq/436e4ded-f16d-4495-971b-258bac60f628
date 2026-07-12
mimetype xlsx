--- v4 (2026-06-22)
+++ v5 (2026-07-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6694f6a7f20455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f9b539390ac4f22a74a5d6465cef283.psmdcp" Id="R9f34452abd194dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740d2a00b3ea40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6362fe4af0140c8bbe122bd1311edef.psmdcp" Id="R269221009ce24a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot alueittain 2025, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkemenot, milj. euroa</x:t>
   </x:si>
   <x:si>