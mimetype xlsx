--- v5 (2026-07-12)
+++ v6 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740d2a00b3ea40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6362fe4af0140c8bbe122bd1311edef.psmdcp" Id="R269221009ce24a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e43fe0ea2ee454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9738cd86ec4449d1b47b8029ada03fe3.psmdcp" Id="R80a01b1f67cd4a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot alueittain 2025, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkemenot, milj. euroa</x:t>
   </x:si>
   <x:si>