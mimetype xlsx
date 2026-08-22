--- v6 (2026-08-01)
+++ v7 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e43fe0ea2ee454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9738cd86ec4449d1b47b8029ada03fe3.psmdcp" Id="R80a01b1f67cd4a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3b725159f0414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a03d503e3ff64a5b8cdbc822c9910b18.psmdcp" Id="Rc9b3992826d643c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot alueittain 2025, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkemenot, milj. euroa</x:t>
   </x:si>
   <x:si>