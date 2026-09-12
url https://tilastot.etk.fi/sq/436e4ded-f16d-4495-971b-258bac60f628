--- v7 (2026-08-22)
+++ v8 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3b725159f0414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a03d503e3ff64a5b8cdbc822c9910b18.psmdcp" Id="Rc9b3992826d643c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e275bde7f7429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/731cf4e4c7044813b1c0614e77e64c42.psmdcp" Id="Rb1cc821bc24b4f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot alueittain 2025, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkemenot, milj. euroa</x:t>
   </x:si>
   <x:si>