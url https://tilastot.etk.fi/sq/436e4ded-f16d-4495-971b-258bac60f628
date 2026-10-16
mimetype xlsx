--- v8 (2026-09-12)
+++ v9 (2026-10-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e275bde7f7429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/731cf4e4c7044813b1c0614e77e64c42.psmdcp" Id="Rb1cc821bc24b4f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3e265808e842ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72baf1dc57c1431ca71bc50ea66e01e1.psmdcp" Id="Rdeaaa352e6fb4c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot alueittain 2025, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkemenot, milj. euroa</x:t>
   </x:si>
   <x:si>