--- v9 (2026-10-16)
+++ v10 (2026-11-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3e265808e842ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72baf1dc57c1431ca71bc50ea66e01e1.psmdcp" Id="Rdeaaa352e6fb4c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb0ecbd6d4c4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45a0084c8b2843ffb8a39ac39a5c35c2.psmdcp" Id="Red4d376b3ca048a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot alueittain 2025, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkemenot, milj. euroa</x:t>
   </x:si>
   <x:si>