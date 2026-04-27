--- v0 (2026-04-07)
+++ v1 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaccd6b92c1e4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e552d45b1a1f44058e8d71f87c84a38d.psmdcp" Id="R06c16943c8134658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f4473afa934e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/019b3ecde84a461c83f3ebc04ab9e5b1.psmdcp" Id="Rf5811350116e4394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>