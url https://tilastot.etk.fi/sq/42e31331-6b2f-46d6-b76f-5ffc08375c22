--- v1 (2026-04-27)
+++ v2 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f4473afa934e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/019b3ecde84a461c83f3ebc04ab9e5b1.psmdcp" Id="Rf5811350116e4394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09034651687c4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e98fec08c680423f9fe951d16bc3882e.psmdcp" Id="R38b95b7971ff43a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>