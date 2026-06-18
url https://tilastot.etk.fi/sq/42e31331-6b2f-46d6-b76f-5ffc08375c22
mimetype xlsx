--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09034651687c4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e98fec08c680423f9fe951d16bc3882e.psmdcp" Id="R38b95b7971ff43a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb2bb4a1c414bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe819b244c2442a587ed029f2fb9e8b7.psmdcp" Id="R1bae50f1d13c46a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>