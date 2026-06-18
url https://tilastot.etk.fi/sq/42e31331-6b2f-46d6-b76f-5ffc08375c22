--- v3 (2026-06-18)
+++ v4 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb2bb4a1c414bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe819b244c2442a587ed029f2fb9e8b7.psmdcp" Id="R1bae50f1d13c46a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ceb3c71afb4084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8642fd2eca0e4f608666f76e97be9cba.psmdcp" Id="Rbf1cd3fc88c2414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>