--- v4 (2026-06-18)
+++ v5 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ceb3c71afb4084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8642fd2eca0e4f608666f76e97be9cba.psmdcp" Id="Rbf1cd3fc88c2414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e09046261604726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54ae67e31ffc4a1aae8a1bf8d89a591c.psmdcp" Id="Rab13d0eae34b48f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>