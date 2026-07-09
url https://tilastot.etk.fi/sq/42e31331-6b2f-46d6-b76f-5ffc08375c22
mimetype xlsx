--- v5 (2026-07-09)
+++ v6 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e09046261604726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54ae67e31ffc4a1aae8a1bf8d89a591c.psmdcp" Id="Rab13d0eae34b48f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca03cb7083c41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ab31de12f0d45c3a8616416c41dcbc1.psmdcp" Id="R2826c735f6a74f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>