--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca03cb7083c41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ab31de12f0d45c3a8616416c41dcbc1.psmdcp" Id="R2826c735f6a74f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7563b44f25f34eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ee8a137ec9c487bac0999d62b6b3281.psmdcp" Id="Ra2287dc7dd5244da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>