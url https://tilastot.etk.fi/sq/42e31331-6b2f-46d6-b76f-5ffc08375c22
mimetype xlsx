--- v7 (2026-07-29)
+++ v8 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7563b44f25f34eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ee8a137ec9c487bac0999d62b6b3281.psmdcp" Id="Ra2287dc7dd5244da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref99384595624838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69b042df6fa542fca9e600e37386090a.psmdcp" Id="Rc74150b1a703409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>