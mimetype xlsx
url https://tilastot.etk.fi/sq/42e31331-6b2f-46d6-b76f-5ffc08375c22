--- v8 (2026-08-18)
+++ v9 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref99384595624838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69b042df6fa542fca9e600e37386090a.psmdcp" Id="Rc74150b1a703409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a2abbc1016437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/413030a5134c4b73a5bfadbe4dd157df.psmdcp" Id="R059eb5b771bc4987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>