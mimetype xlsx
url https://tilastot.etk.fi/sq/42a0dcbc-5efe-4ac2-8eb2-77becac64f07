--- v11 (2026-08-21)
+++ v12 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66c11dd07a74b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f067182f5e7433ab89ffb991cd8b6fb.psmdcp" Id="R940b20f4bcfd4d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dbc13cd8897498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68df07524eb34a5bbe0a1a13959161c1.psmdcp" Id="R62993b88c7d24864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>