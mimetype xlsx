--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dbc13cd8897498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68df07524eb34a5bbe0a1a13959161c1.psmdcp" Id="R62993b88c7d24864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe24c60efd704857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b50cf0674c84b29a90fffb7c1751a59.psmdcp" Id="R8307d621decd4e8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees in statistical month of the previous year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year of the previous year</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M07</x:t>
+    <x:t>2026M08</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Number of new retirees on an earnings-related pension</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Years-of-service pension</x:t>
   </x:si>
   <x:si>
     <x:t>Special pension for farmers</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pension are preliminary figures.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260819 09:00</x:t>
+    <x:t>20260917 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -555,260 +555,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>4400</x:v>
+        <x:v>5322</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>30013</x:v>
+        <x:v>35308</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>4332</x:v>
+        <x:v>2943</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>29794</x:v>
+        <x:v>32721</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1264</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>9948</x:v>
+        <x:v>11490</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1359</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>10171</x:v>
+        <x:v>11720</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1231</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>9731</x:v>
+        <x:v>11240</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1331</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>10021</x:v>
+        <x:v>11544</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>910</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>6954</x:v>
+        <x:v>7975</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1006</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>7308</x:v>
+        <x:v>8328</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>321</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>2777</x:v>
+        <x:v>3265</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>325</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>2713</x:v>
+        <x:v>3216</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>217</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>28</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>150</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>5664</x:v>
+        <x:v>6893</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>39957</x:v>
+        <x:v>46794</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>5689</x:v>
+        <x:v>4510</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>39958</x:v>
+        <x:v>44433</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>1739</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>12754</x:v>
+        <x:v>14730</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>915</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>11900</x:v>
+        <x:v>12825</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>275</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>2425</x:v>
+        <x:v>2832</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>189</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>2852</x:v>
+        <x:v>3098</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>1464</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>10417</x:v>
+        <x:v>12012</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>726</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>9200</x:v>
+        <x:v>9904</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>