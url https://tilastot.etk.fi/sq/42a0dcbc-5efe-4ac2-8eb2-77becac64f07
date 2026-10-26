--- v13 (2026-10-02)
+++ v14 (2026-10-26)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe24c60efd704857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b50cf0674c84b29a90fffb7c1751a59.psmdcp" Id="R8307d621decd4e8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae566fa70294d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b209571c9ce24bba94dd85a5886b35a3.psmdcp" Id="R3ccb6175bc8f4e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees in statistical month of the previous year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year of the previous year</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M08</x:t>
+    <x:t>2026M09</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Number of new retirees on an earnings-related pension</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Years-of-service pension</x:t>
   </x:si>
   <x:si>
     <x:t>Special pension for farmers</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pension are preliminary figures.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260917 09:00</x:t>
+    <x:t>20261019 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -555,260 +555,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>5322</x:v>
+        <x:v>4624</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>35308</x:v>
+        <x:v>39913</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>2943</x:v>
+        <x:v>2240</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>32721</x:v>
+        <x:v>34947</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1574</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>11490</x:v>
+        <x:v>13120</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1568</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>11720</x:v>
+        <x:v>13307</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1541</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>11240</x:v>
+        <x:v>12835</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1543</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>11544</x:v>
+        <x:v>13104</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1039</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>7975</x:v>
+        <x:v>9096</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1029</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>8328</x:v>
+        <x:v>9424</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>502</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>3265</x:v>
+        <x:v>3739</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>514</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>3216</x:v>
+        <x:v>3680</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>250</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>176</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>6893</x:v>
+        <x:v>6286</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>46794</x:v>
+        <x:v>53029</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>4510</x:v>
+        <x:v>3849</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>44433</x:v>
+        <x:v>48245</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>2004</x:v>
+        <x:v>2152</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>14730</x:v>
+        <x:v>16855</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>958</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>12825</x:v>
+        <x:v>13778</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>408</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>2832</x:v>
+        <x:v>3323</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>3098</x:v>
+        <x:v>3342</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>1596</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>12012</x:v>
+        <x:v>13671</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>709</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>9904</x:v>
+        <x:v>10640</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>