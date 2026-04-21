--- v4 (2026-03-25)
+++ v5 (2026-04-21)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R080da6a4bdbb4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd92a143861241e7bbeb8d34adf53999.psmdcp" Id="R727fa0b90b8e453e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5fd033231345d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55aa95cac5844091be2dcdfe07a03f86.psmdcp" Id="Rce17176d3ff148a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees in statistical month of the previous year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year of the previous year</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M02</x:t>
+    <x:t>2026M03</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Number of new retirees on an earnings-related pension</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Years-of-service pension</x:t>
   </x:si>
   <x:si>
     <x:t>Special pension for farmers</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pension are preliminary figures.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260318 09:00</x:t>
+    <x:t>20260417 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -555,260 +555,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>3980</x:v>
+        <x:v>3762</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>9388</x:v>
+        <x:v>13137</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>4311</x:v>
+        <x:v>3721</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>9791</x:v>
+        <x:v>13496</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1442</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>2955</x:v>
+        <x:v>4503</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1495</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>3011</x:v>
+        <x:v>4565</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1415</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>2876</x:v>
+        <x:v>4407</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1474</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>2965</x:v>
+        <x:v>4503</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>976</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>1931</x:v>
+        <x:v>3028</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1086</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>2112</x:v>
+        <x:v>3228</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>439</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>945</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>388</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>853</x:v>
+        <x:v>1275</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>27</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>46</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>5421</x:v>
+        <x:v>5332</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>12342</x:v>
+        <x:v>17639</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>5806</x:v>
+        <x:v>5284</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>12801</x:v>
+        <x:v>18060</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>1929</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>3379</x:v>
+        <x:v>5246</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>2055</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>6135</x:v>
+        <x:v>7698</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>695</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>523</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>1444</x:v>
+        <x:v>1852</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>1577</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>2686</x:v>
+        <x:v>4203</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>1532</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>4703</x:v>
+        <x:v>5873</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>