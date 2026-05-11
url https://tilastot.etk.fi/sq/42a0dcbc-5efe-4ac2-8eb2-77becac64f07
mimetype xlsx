--- v5 (2026-04-21)
+++ v6 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5fd033231345d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55aa95cac5844091be2dcdfe07a03f86.psmdcp" Id="Rce17176d3ff148a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c964e90ee7647a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01da1f62b193491b8ba8759165c5b87a.psmdcp" Id="R610aa289450844a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>