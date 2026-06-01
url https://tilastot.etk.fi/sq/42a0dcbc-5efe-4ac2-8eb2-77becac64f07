--- v6 (2026-05-11)
+++ v7 (2026-06-01)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c964e90ee7647a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01da1f62b193491b8ba8759165c5b87a.psmdcp" Id="R610aa289450844a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cf4621385946e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25c28195c97842c3a6e52c76d4e32ff8.psmdcp" Id="Ra5c7091f75494029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees in statistical month of the previous year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year of the previous year</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M03</x:t>
+    <x:t>2026M04</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Number of new retirees on an earnings-related pension</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Years-of-service pension</x:t>
   </x:si>
   <x:si>
     <x:t>Special pension for farmers</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pension are preliminary figures.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260417 09:00</x:t>
+    <x:t>20260519 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -555,260 +555,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>3762</x:v>
+        <x:v>4122</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>13137</x:v>
+        <x:v>17253</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>3721</x:v>
+        <x:v>4127</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>13496</x:v>
+        <x:v>17614</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1571</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>4503</x:v>
+        <x:v>5970</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1564</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>4565</x:v>
+        <x:v>6094</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1557</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>4407</x:v>
+        <x:v>5845</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1548</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>4503</x:v>
+        <x:v>6009</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1109</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>3028</x:v>
+        <x:v>4094</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1118</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>3228</x:v>
+        <x:v>4321</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>448</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>1379</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>430</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>1275</x:v>
+        <x:v>1688</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>96</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>62</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>5332</x:v>
+        <x:v>5612</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>17639</x:v>
+        <x:v>23221</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>5284</x:v>
+        <x:v>5678</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>18060</x:v>
+        <x:v>23705</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>1881</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>5246</x:v>
+        <x:v>7269</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>1583</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>7698</x:v>
+        <x:v>9004</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>358</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>1051</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>410</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>1852</x:v>
+        <x:v>2194</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>1523</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>4203</x:v>
+        <x:v>5849</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>1173</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>5873</x:v>
+        <x:v>6863</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>