--- v7 (2026-06-01)
+++ v8 (2026-06-21)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cf4621385946e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25c28195c97842c3a6e52c76d4e32ff8.psmdcp" Id="Ra5c7091f75494029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e90b9cdb914e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdd95327e92f419b8820c73e9307319c.psmdcp" Id="R30e87531bb7c43bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees in statistical month of the previous year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year of the previous year</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M04</x:t>
+    <x:t>2026M05</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Number of new retirees on an earnings-related pension</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Years-of-service pension</x:t>
   </x:si>
   <x:si>
     <x:t>Special pension for farmers</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pension are preliminary figures.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260519 09:00</x:t>
+    <x:t>20260617 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -555,260 +555,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>4122</x:v>
+        <x:v>4230</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>17253</x:v>
+        <x:v>21467</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>4127</x:v>
+        <x:v>3820</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>17614</x:v>
+        <x:v>21422</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1492</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>5970</x:v>
+        <x:v>7332</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1553</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>6094</x:v>
+        <x:v>7550</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1463</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>5845</x:v>
+        <x:v>7177</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1530</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>6009</x:v>
+        <x:v>7447</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1074</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>4094</x:v>
+        <x:v>5051</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1102</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>4321</x:v>
+        <x:v>5353</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>389</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>1751</x:v>
+        <x:v>2126</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>1688</x:v>
+        <x:v>2094</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>29</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>125</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>85</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>5612</x:v>
+        <x:v>5616</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>23221</x:v>
+        <x:v>28796</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>5678</x:v>
+        <x:v>5302</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>23705</x:v>
+        <x:v>28969</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>2039</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>7269</x:v>
+        <x:v>9239</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>1335</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>9004</x:v>
+        <x:v>10077</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>389</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>1440</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>342</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>2194</x:v>
+        <x:v>2437</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>1650</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>5849</x:v>
+        <x:v>7460</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>993</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>6863</x:v>
+        <x:v>7730</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>