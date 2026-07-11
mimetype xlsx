--- v8 (2026-06-21)
+++ v9 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e90b9cdb914e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdd95327e92f419b8820c73e9307319c.psmdcp" Id="R30e87531bb7c43bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62348d43bcc84f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e10d3c54cb11482bbae450b6e74f4a25.psmdcp" Id="R86cfc36a1d1b4388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>