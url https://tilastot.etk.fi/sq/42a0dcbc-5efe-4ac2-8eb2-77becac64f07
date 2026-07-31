--- v9 (2026-07-11)
+++ v10 (2026-07-31)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62348d43bcc84f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e10d3c54cb11482bbae450b6e74f4a25.psmdcp" Id="R86cfc36a1d1b4388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ab759bb09942c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2de2093fcba945179671f0a098d08271.psmdcp" Id="Rbe6c40c749e94e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees in statistical month of the previous year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year of the previous year</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M05</x:t>
+    <x:t>2026M06</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Number of new retirees on an earnings-related pension</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Years-of-service pension</x:t>
   </x:si>
   <x:si>
     <x:t>Special pension for farmers</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pension are preliminary figures.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260617 09:00</x:t>
+    <x:t>20260717 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -555,260 +555,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>4230</x:v>
+        <x:v>4180</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>21467</x:v>
+        <x:v>25636</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>3820</x:v>
+        <x:v>4096</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>21422</x:v>
+        <x:v>25491</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1388</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>7332</x:v>
+        <x:v>8713</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1483</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>7550</x:v>
+        <x:v>8835</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1360</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>7177</x:v>
+        <x:v>8530</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1465</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>7447</x:v>
+        <x:v>8713</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>973</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>5051</x:v>
+        <x:v>6055</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1039</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>5353</x:v>
+        <x:v>6314</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>387</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>2126</x:v>
+        <x:v>2475</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>426</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>2094</x:v>
+        <x:v>2399</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>155</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>103</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>5616</x:v>
+        <x:v>5578</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>28796</x:v>
+        <x:v>34345</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>5302</x:v>
+        <x:v>5405</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>28969</x:v>
+        <x:v>34319</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>2000</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>9239</x:v>
+        <x:v>11046</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>1114</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>10077</x:v>
+        <x:v>11017</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>387</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>1826</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>244</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>2437</x:v>
+        <x:v>2664</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>1613</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>7460</x:v>
+        <x:v>8959</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>870</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>7730</x:v>
+        <x:v>8476</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>