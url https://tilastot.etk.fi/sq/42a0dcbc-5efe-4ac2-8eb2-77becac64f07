--- v10 (2026-07-31)
+++ v11 (2026-08-21)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ab759bb09942c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2de2093fcba945179671f0a098d08271.psmdcp" Id="Rbe6c40c749e94e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66c11dd07a74b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f067182f5e7433ab89ffb991cd8b6fb.psmdcp" Id="R940b20f4bcfd4d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees in statistical month of the previous year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year of the previous year</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M06</x:t>
+    <x:t>2026M07</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Number of new retirees on an earnings-related pension</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Years-of-service pension</x:t>
   </x:si>
   <x:si>
     <x:t>Special pension for farmers</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pension are preliminary figures.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260717 09:00</x:t>
+    <x:t>20260819 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -555,260 +555,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>4180</x:v>
+        <x:v>4400</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>25636</x:v>
+        <x:v>30013</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>4096</x:v>
+        <x:v>4332</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>25491</x:v>
+        <x:v>29794</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1399</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>8713</x:v>
+        <x:v>9948</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1314</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>8835</x:v>
+        <x:v>10171</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1370</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>8530</x:v>
+        <x:v>9731</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1295</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>8713</x:v>
+        <x:v>10021</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1010</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>6055</x:v>
+        <x:v>6954</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>976</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>6314</x:v>
+        <x:v>7308</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>360</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>2475</x:v>
+        <x:v>2777</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>2399</x:v>
+        <x:v>2713</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>29</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>183</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>122</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>5578</x:v>
+        <x:v>5664</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>34345</x:v>
+        <x:v>39957</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>5405</x:v>
+        <x:v>5689</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>34319</x:v>
+        <x:v>39958</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>1832</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>11046</x:v>
+        <x:v>12754</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>975</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>11017</x:v>
+        <x:v>11900</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>330</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>2153</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>227</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>2664</x:v>
+        <x:v>2852</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>1502</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>8959</x:v>
+        <x:v>10417</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>748</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>8476</x:v>
+        <x:v>9200</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>