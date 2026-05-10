--- v0 (2026-04-16)
+++ v1 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8917f5de3580450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b07911d4d39446788d4e729298705cce.psmdcp" Id="Rf07314c4b49448ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7576761a19b4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f0c9d97bbce46828f06ce9f53a927fa.psmdcp" Id="Rae6a59b333b54527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>