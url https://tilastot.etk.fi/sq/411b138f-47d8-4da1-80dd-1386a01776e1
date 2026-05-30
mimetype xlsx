--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7576761a19b4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f0c9d97bbce46828f06ce9f53a927fa.psmdcp" Id="Rae6a59b333b54527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac5f794c7634cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf93b1b7954a4d4bbaa6f92a3321f948.psmdcp" Id="R352bd8faa8cb43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>