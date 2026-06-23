--- v2 (2026-05-30)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac5f794c7634cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf93b1b7954a4d4bbaa6f92a3321f948.psmdcp" Id="R352bd8faa8cb43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5251e1d6922e4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb95bfe734644aee9c82965683fa42c0.psmdcp" Id="R1dc0845bc09f489f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>