--- v3 (2026-06-23)
+++ v4 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5251e1d6922e4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb95bfe734644aee9c82965683fa42c0.psmdcp" Id="R1dc0845bc09f489f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9edb7fe5764798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66b8ea9a60834887baab5b898dd7bc09.psmdcp" Id="R8d33621705304dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>