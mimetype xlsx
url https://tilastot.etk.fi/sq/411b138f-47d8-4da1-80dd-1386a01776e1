--- v4 (2026-07-13)
+++ v5 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9edb7fe5764798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66b8ea9a60834887baab5b898dd7bc09.psmdcp" Id="R8d33621705304dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3b1be84a574059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b35f0795d3cc409cbea0cb27d9a6e810.psmdcp" Id="Ra99f66dac43c4657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>