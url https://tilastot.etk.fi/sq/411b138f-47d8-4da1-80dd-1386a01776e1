--- v5 (2026-08-03)
+++ v6 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3b1be84a574059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b35f0795d3cc409cbea0cb27d9a6e810.psmdcp" Id="Ra99f66dac43c4657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96ac7681d784d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d5397fa8bb94dfe9086029d4c2fecae.psmdcp" Id="R82891bb554e64cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>