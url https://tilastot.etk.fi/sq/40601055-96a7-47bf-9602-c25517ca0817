--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8aec6b9d84447a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6da8c8b9e384e55ab278e0bb9cff443.psmdcp" Id="Rb24c4e3ba81f464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f7f91e717f4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42ed78cda1504bb2ba0a08ff24024f50.psmdcp" Id="R016249ae579a4197" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>