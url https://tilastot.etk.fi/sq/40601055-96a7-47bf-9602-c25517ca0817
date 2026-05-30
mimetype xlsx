--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f7f91e717f4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42ed78cda1504bb2ba0a08ff24024f50.psmdcp" Id="R016249ae579a4197" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e0d5b3170f441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88be4b57e6f648f79f3b0efbad447897.psmdcp" Id="R6ecffef4119d4e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>