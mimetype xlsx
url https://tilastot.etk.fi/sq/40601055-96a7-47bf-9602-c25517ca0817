--- v2 (2026-05-30)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e0d5b3170f441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88be4b57e6f648f79f3b0efbad447897.psmdcp" Id="R6ecffef4119d4e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9a92d0b3ce4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f04ffd7ffa5c4239a20b536eba2d6d7c.psmdcp" Id="R72f1a54e93fa4de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>