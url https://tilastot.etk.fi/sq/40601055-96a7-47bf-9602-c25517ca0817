--- v3 (2026-06-23)
+++ v4 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9a92d0b3ce4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f04ffd7ffa5c4239a20b536eba2d6d7c.psmdcp" Id="R72f1a54e93fa4de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2117007a77344a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e05dfb2af611477fb70e09460eb39b09.psmdcp" Id="R3b4fd8b3223a4ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>