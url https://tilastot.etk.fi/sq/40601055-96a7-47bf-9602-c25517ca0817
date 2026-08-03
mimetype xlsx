--- v4 (2026-07-13)
+++ v5 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2117007a77344a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e05dfb2af611477fb70e09460eb39b09.psmdcp" Id="R3b4fd8b3223a4ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a5c6b39e614e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/366b65ad280e45d2819a67c41bf60082.psmdcp" Id="R968746d655874fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>