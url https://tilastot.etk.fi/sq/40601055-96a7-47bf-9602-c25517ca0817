--- v5 (2026-08-03)
+++ v6 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a5c6b39e614e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/366b65ad280e45d2819a67c41bf60082.psmdcp" Id="R968746d655874fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e195eb3f784c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42592f7566304bc2806d210fc26099fd.psmdcp" Id="R8c1e0f7228d848c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>