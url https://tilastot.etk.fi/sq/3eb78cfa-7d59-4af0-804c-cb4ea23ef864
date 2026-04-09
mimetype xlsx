--- v4 (2026-03-14)
+++ v5 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72af08bb49f64349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ae04e412a634775af96961cf14b1421.psmdcp" Id="R972b75ece9dc41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654dd08f306b475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4880ce2deeda412a9da25724c30ebcdf.psmdcp" Id="Rac1abf8ec6f34810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>