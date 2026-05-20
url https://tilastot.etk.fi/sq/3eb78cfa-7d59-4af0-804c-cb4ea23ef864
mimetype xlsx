--- v5 (2026-04-09)
+++ v6 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654dd08f306b475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4880ce2deeda412a9da25724c30ebcdf.psmdcp" Id="Rac1abf8ec6f34810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342bce8fc8024fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65f86b714eee445ba609a759ff500643.psmdcp" Id="R9a6b43f24ca143b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/lahetetyt-tyontekijat/&gt;&lt;u&gt;Siirry Tilasto ulkomaantyön vakuuttamisesta ja lähetetyistä työntekijöistä -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/tyoelakevakuuttaminen-ja-tyoskentely/tilasto-ulkomaantyon-vakuuttamisesta-ja-lahetetyista-tyontekijoista/&gt;&lt;u&gt;Siirry Tilasto ulkomaantyön vakuuttamisesta ja lähetetyistä työntekijöistä -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Sama henkilö voi saada todistuksen useamman kerran vuoden aikana.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
     <x:t>20260129 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>