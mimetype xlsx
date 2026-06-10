--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342bce8fc8024fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65f86b714eee445ba609a759ff500643.psmdcp" Id="R9a6b43f24ca143b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3cb0068cfe4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abd645f689c74dc4a860b7cb750740be.psmdcp" Id="R6365b22bb4d04f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>