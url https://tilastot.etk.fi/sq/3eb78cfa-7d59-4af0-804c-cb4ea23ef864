--- v7 (2026-06-10)
+++ v8 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3cb0068cfe4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abd645f689c74dc4a860b7cb750740be.psmdcp" Id="R6365b22bb4d04f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ab4392e2a34a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ac746cb10184368a435d5f44d536261.psmdcp" Id="Rb66044ba3f154c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>