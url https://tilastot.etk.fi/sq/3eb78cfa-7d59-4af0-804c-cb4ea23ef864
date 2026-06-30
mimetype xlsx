--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ab4392e2a34a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ac746cb10184368a435d5f44d536261.psmdcp" Id="Rb66044ba3f154c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d0fcc9d3af4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50849a129cea41a8bb719aa9c7831d23.psmdcp" Id="R037b52cf1da54506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>