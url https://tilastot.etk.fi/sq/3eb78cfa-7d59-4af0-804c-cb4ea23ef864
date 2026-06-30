--- v9 (2026-06-30)
+++ v10 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d0fcc9d3af4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50849a129cea41a8bb719aa9c7831d23.psmdcp" Id="R037b52cf1da54506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52cd3c21ea1b4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59d0e171114b4a838e257f17707f4485.psmdcp" Id="Rad6e4f6a415a4e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>