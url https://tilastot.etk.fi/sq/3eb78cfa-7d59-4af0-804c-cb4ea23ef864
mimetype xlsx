--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52cd3c21ea1b4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59d0e171114b4a838e257f17707f4485.psmdcp" Id="Rad6e4f6a415a4e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5ee81e5c893490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e8b60b2db244b29bec0155ea2acd34f.psmdcp" Id="Reec624c9ba6d4578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>