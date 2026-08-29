--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5ee81e5c893490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e8b60b2db244b29bec0155ea2acd34f.psmdcp" Id="Reec624c9ba6d4578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9953ab4a12014a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/473262665dc749449d05d5d23e1d8973.psmdcp" Id="Rac456db322514ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>