--- v4 (2026-03-18)
+++ v5 (2026-04-17)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec548e4a3ad43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e570b06dcda491d845ba9069661e010.psmdcp" Id="R402a373fcc894b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf7ba7f8dc94c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f043831d3ae84a4d986695af3e212157.psmdcp" Id="Rd939dad70e674dc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>
     <x:t>Kvinnor</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Bosatta i Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Egenpensionstagarnas befolkningsandel (16 år -)</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga åldersgrupper</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/samtliga-pensionstagare/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/statistik-over-pensionstagarna-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 0 = mindre än hälften av den använda enheten
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Folkpensionsanstalten</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -514,57 +514,57 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>33.2</x:v>
+        <x:v>32.9</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>30.9</x:v>
+        <x:v>30.6</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>35.5</x:v>
+        <x:v>35.2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="4" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="4" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>12</x:v>