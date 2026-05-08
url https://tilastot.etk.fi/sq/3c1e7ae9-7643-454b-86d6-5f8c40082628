--- v5 (2026-04-17)
+++ v6 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf7ba7f8dc94c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f043831d3ae84a4d986695af3e212157.psmdcp" Id="Rd939dad70e674dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970715c2fefa44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a7e3a81e8bb4840b75f70d592d8ba88.psmdcp" Id="R30ac1485e9fe479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>