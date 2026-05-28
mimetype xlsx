--- v6 (2026-05-08)
+++ v7 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970715c2fefa44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a7e3a81e8bb4840b75f70d592d8ba88.psmdcp" Id="R30ac1485e9fe479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57db0ea4d68e4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/331a20d2862e417b9c2f92d0e8cee55f.psmdcp" Id="Ra0a6e93a5f4d49ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>