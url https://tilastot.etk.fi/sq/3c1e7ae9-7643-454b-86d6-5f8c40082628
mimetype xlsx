--- v7 (2026-05-28)
+++ v8 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57db0ea4d68e4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/331a20d2862e417b9c2f92d0e8cee55f.psmdcp" Id="Ra0a6e93a5f4d49ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467f2b00838f433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94134bbb8b6a45169adf007d86fa9f10.psmdcp" Id="R6559e69b95f64c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>