--- v8 (2026-06-17)
+++ v9 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467f2b00838f433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94134bbb8b6a45169adf007d86fa9f10.psmdcp" Id="R6559e69b95f64c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdae073df144590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a26727dffd254416a9d545683d177de6.psmdcp" Id="R25dfcde9119c45d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>