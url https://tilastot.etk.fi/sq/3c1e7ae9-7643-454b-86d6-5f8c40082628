--- v9 (2026-07-08)
+++ v10 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdae073df144590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a26727dffd254416a9d545683d177de6.psmdcp" Id="R25dfcde9119c45d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R129fa8e1131e4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00de01cf65ce4b7c9a6303d9a565a59b.psmdcp" Id="R7c404eb9aaf34ff9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>