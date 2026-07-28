--- v10 (2026-07-08)
+++ v11 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R129fa8e1131e4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00de01cf65ce4b7c9a6303d9a565a59b.psmdcp" Id="R7c404eb9aaf34ff9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref30c355604e4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11220c9ac5a64b0d86340bbb1eeb4edf.psmdcp" Id="R61d301d86b75462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>