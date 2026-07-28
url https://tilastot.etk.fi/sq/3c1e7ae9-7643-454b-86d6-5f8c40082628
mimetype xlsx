--- v11 (2026-07-28)
+++ v12 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref30c355604e4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11220c9ac5a64b0d86340bbb1eeb4edf.psmdcp" Id="R61d301d86b75462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bdbb86482d547be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1d3a7edc85642d7b02943f0c67e6136.psmdcp" Id="Rcebf82bea5b442f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>