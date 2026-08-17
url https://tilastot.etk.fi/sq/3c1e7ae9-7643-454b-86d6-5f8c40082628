--- v12 (2026-07-28)
+++ v13 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bdbb86482d547be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1d3a7edc85642d7b02943f0c67e6136.psmdcp" Id="Rcebf82bea5b442f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ea8c61fa064b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c26a35947954601831221b46f46e465.psmdcp" Id="R6b38a7b6c14546cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>