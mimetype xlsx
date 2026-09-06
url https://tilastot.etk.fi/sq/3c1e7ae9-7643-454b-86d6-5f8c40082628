--- v13 (2026-08-17)
+++ v14 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ea8c61fa064b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c26a35947954601831221b46f46e465.psmdcp" Id="R6b38a7b6c14546cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf219008b400f46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3fdfde925f64cc2b92b4636475ca72c.psmdcp" Id="R83a252f9c7d444b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>