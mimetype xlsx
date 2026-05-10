--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R717e7f22cc3240ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd6648caa9f54818b28e98ea241898cf.psmdcp" Id="Rdfbb6a714584443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333f0a1bfe504b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5860baad3f3a430da75c05988b0324b6.psmdcp" Id="R16f52182024b4f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien eläkkeen desiilien ylärajat</x:t>
   </x:si>
   <x:si>
     <x:t>5. desiili (mediaani), euroa/kk</x:t>
   </x:si>
   <x:si>