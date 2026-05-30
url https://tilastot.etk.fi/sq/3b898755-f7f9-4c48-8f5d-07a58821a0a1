--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333f0a1bfe504b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5860baad3f3a430da75c05988b0324b6.psmdcp" Id="R16f52182024b4f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c36b7119efe45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce020ca369d04391a2657e807ef8387f.psmdcp" Id="Rfc41e80aaae24cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien eläkkeen desiilien ylärajat</x:t>
   </x:si>
   <x:si>
     <x:t>5. desiili (mediaani), euroa/kk</x:t>
   </x:si>
   <x:si>