--- v2 (2026-05-30)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c36b7119efe45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce020ca369d04391a2657e807ef8387f.psmdcp" Id="Rfc41e80aaae24cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cef334e0d6d45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1bea936309949ecb5d5869bcfe904ac.psmdcp" Id="R287d04b95cc948f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien eläkkeen desiilien ylärajat</x:t>
   </x:si>
   <x:si>
     <x:t>5. desiili (mediaani), euroa/kk</x:t>
   </x:si>
   <x:si>