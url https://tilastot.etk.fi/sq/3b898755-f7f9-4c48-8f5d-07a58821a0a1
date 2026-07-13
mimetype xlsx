--- v3 (2026-06-23)
+++ v4 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cef334e0d6d45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1bea936309949ecb5d5869bcfe904ac.psmdcp" Id="R287d04b95cc948f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f4eddb120e4426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e66f6bc4da9a492cae37109491de61f1.psmdcp" Id="Rc8d70687366f45f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien eläkkeen desiilien ylärajat</x:t>
   </x:si>
   <x:si>
     <x:t>5. desiili (mediaani), euroa/kk</x:t>
   </x:si>
   <x:si>