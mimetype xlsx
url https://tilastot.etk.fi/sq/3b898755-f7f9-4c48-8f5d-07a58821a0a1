--- v4 (2026-07-13)
+++ v5 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f4eddb120e4426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e66f6bc4da9a492cae37109491de61f1.psmdcp" Id="Rc8d70687366f45f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e14d297e624c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a0c691d43cd42c5ba1d798084d0718d.psmdcp" Id="Rfddf189f056c4344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien eläkkeen desiilien ylärajat</x:t>
   </x:si>
   <x:si>
     <x:t>5. desiili (mediaani), euroa/kk</x:t>
   </x:si>
   <x:si>