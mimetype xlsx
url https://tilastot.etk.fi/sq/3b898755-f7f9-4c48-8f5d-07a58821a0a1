--- v5 (2026-08-03)
+++ v6 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e14d297e624c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a0c691d43cd42c5ba1d798084d0718d.psmdcp" Id="Rfddf189f056c4344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00855ba01b63479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e641d759af74c67935a61f4da29e091.psmdcp" Id="Ref8fb7af83304113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien eläkkeen desiilien ylärajat</x:t>
   </x:si>
   <x:si>
     <x:t>5. desiili (mediaani), euroa/kk</x:t>
   </x:si>
   <x:si>