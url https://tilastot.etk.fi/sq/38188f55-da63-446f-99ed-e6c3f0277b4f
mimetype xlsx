--- v3 (2026-03-07)
+++ v4 (2026-04-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311c9cc0decb41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92a4795c33b04ecba481344d84ab3000.psmdcp" Id="Red1bd031bbb34bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d30fd2cd6f241ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef7919f41208443bb9bf5db61112f44e.psmdcp" Id="R1a37687dbeae4cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Rehabilitation measure costs by rehabilitation measure</x:t>
   </x:si>
   <x:si>
     <x:t>Number of rehabilitees, persons</x:t>
   </x:si>
   <x:si>