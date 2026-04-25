--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d30fd2cd6f241ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef7919f41208443bb9bf5db61112f44e.psmdcp" Id="R1a37687dbeae4cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac994cc42184795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e55e3831b75b4afdbe6521cc2ae96b93.psmdcp" Id="R2f4dbdacfbbb4cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Rehabilitation measure costs by rehabilitation measure</x:t>
   </x:si>
   <x:si>
     <x:t>Number of rehabilitees, persons</x:t>
   </x:si>
   <x:si>