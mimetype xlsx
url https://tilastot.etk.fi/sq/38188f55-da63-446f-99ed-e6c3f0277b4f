--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,116 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac994cc42184795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e55e3831b75b4afdbe6521cc2ae96b93.psmdcp" Id="R2f4dbdacfbbb4cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b200014d7ab4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54f42dcfa324456b8b1f80352f0c4879.psmdcp" Id="R8026bcbbd5464a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Rehabilitation measure costs by rehabilitation measure</x:t>
   </x:si>
   <x:si>
     <x:t>Number of rehabilitees, persons</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation measure costs, 1,000 euros</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation measures, total</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
     <x:t>Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Education</x:t>
   </x:si>
   <x:si>
     <x:t>Work try-out for own employer, own work</x:t>
   </x:si>
   <x:si>
     <x:t>Work try-out for own employer, new task</x:t>
   </x:si>
   <x:si>
     <x:t>Work try-out for new employer</x:t>
   </x:si>
   <x:si>
     <x:t>Work training</x:t>
   </x:si>
   <x:si>
     <x:t>Other measures</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/rehabilitation/&gt;&lt;u&gt;Go to Rehabilitation.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/rehabilitation-and-pension-applications/rehabilitation/&gt;&lt;u&gt;Go to Rehabilitation.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>The number of rehabilitees relative to the rehabilitation measure cannot be added up since an individual may receive several rehabilitation measures in one and the same year.</x:t>
   </x:si>
   <x:si>
     <x:t>The precision of rehabilitation costs has been changed from euros to 1,000 euros. The change was made for the whole time series on 31 May 2022.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250520 09:00</x:t>
+    <x:t>20260507 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
   <x:si>
     <x:t>kuntoutus03</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -520,152 +520,152 @@
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>11681</x:v>
+        <x:v>11306</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>17803</x:v>
+        <x:v>17188</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="B5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>6853</x:v>
+        <x:v>6738</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>12261</x:v>
+        <x:v>12021</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="B6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>4774</x:v>
+        <x:v>4325</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>4674</x:v>
+        <x:v>4381</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="B7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1299</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="B8" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>815</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="B9" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>2500</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>374</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="B10" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>258</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>132</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="B11" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>82</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>168</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="0" t="s">
         <x:v>17</x:v>