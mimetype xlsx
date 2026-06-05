--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b200014d7ab4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54f42dcfa324456b8b1f80352f0c4879.psmdcp" Id="R8026bcbbd5464a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5659ba6f03274454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0954198df8d042148ff7c7b708558b95.psmdcp" Id="Ra275f2e440c244e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Rehabilitation measure costs by rehabilitation measure</x:t>
   </x:si>
   <x:si>
     <x:t>Number of rehabilitees, persons</x:t>
   </x:si>
   <x:si>