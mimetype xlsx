--- v7 (2026-06-05)
+++ v8 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5659ba6f03274454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0954198df8d042148ff7c7b708558b95.psmdcp" Id="Ra275f2e440c244e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ec525f433d479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b97856f798cc42d6bc350e68913d9178.psmdcp" Id="R1600406834404b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Rehabilitation measure costs by rehabilitation measure</x:t>
   </x:si>
   <x:si>
     <x:t>Number of rehabilitees, persons</x:t>
   </x:si>
   <x:si>