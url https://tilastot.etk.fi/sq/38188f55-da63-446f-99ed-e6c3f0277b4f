--- v8 (2026-06-26)
+++ v9 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ec525f433d479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b97856f798cc42d6bc350e68913d9178.psmdcp" Id="R1600406834404b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93b006dd2ad34f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5c88bddb35345e9bfd3618eb14e9fdc.psmdcp" Id="Rfd589c57bd9c4781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Rehabilitation measure costs by rehabilitation measure</x:t>
   </x:si>
   <x:si>
     <x:t>Number of rehabilitees, persons</x:t>
   </x:si>
   <x:si>