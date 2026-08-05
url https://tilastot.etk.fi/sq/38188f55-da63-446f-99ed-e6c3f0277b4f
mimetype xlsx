--- v9 (2026-07-16)
+++ v10 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93b006dd2ad34f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5c88bddb35345e9bfd3618eb14e9fdc.psmdcp" Id="Rfd589c57bd9c4781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0162a3b2375544cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/655cce3b97f7468b8697eee6faadbaf6.psmdcp" Id="Rd68ea86abc254e4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Rehabilitation measure costs by rehabilitation measure</x:t>
   </x:si>
   <x:si>
     <x:t>Number of rehabilitees, persons</x:t>
   </x:si>
   <x:si>