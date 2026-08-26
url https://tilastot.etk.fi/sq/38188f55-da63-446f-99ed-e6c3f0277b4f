--- v10 (2026-08-05)
+++ v11 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0162a3b2375544cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/655cce3b97f7468b8697eee6faadbaf6.psmdcp" Id="Rd68ea86abc254e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f0e998c75c46c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e527866696042e09c5b03c44740c1e9.psmdcp" Id="R0ff0985cd1b44c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Rehabilitation measure costs by rehabilitation measure</x:t>
   </x:si>
   <x:si>
     <x:t>Number of rehabilitees, persons</x:t>
   </x:si>
   <x:si>