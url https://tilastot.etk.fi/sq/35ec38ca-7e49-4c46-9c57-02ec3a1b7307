--- v0 (2026-04-07)
+++ v1 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a5b7dd90554e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7b5f3853bf44391ae2d776f94453c1a.psmdcp" Id="Rc96ceaf3f5d84a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d618912abb4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/059b3ce7ffd7477cadcb2269deb8ab1d.psmdcp" Id="Reba1450cb35a4f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>