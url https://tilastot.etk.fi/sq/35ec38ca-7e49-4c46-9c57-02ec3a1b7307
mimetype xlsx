--- v1 (2026-04-27)
+++ v2 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d618912abb4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/059b3ce7ffd7477cadcb2269deb8ab1d.psmdcp" Id="Reba1450cb35a4f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd749310233a8487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49a21804a9e941669fe07b829dcd59cf.psmdcp" Id="Ra0ef5401be8e48eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>