--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd749310233a8487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49a21804a9e941669fe07b829dcd59cf.psmdcp" Id="Ra0ef5401be8e48eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2225acc18d4f4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea159d6a90044ec58bd7c4d78cd8d51f.psmdcp" Id="R6a1b90b4395d472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>