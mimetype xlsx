--- v3 (2026-06-18)
+++ v4 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2225acc18d4f4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea159d6a90044ec58bd7c4d78cd8d51f.psmdcp" Id="R6a1b90b4395d472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0504a209cb44faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bec6cd6f9fc94c05a12311c6d5e2e855.psmdcp" Id="R501d70e7a59a4e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>