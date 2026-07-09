--- v4 (2026-06-18)
+++ v5 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0504a209cb44faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bec6cd6f9fc94c05a12311c6d5e2e855.psmdcp" Id="R501d70e7a59a4e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd41fbbb109a4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c29fe95544064fd49c9cf7c36ab3cfc5.psmdcp" Id="R28331037c3c749ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>