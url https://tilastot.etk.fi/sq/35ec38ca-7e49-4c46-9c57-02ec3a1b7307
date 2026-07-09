--- v5 (2026-07-09)
+++ v6 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd41fbbb109a4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c29fe95544064fd49c9cf7c36ab3cfc5.psmdcp" Id="R28331037c3c749ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0236063eb071471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a27d68d306745f79209a0f1c9713efe.psmdcp" Id="Reed99200974e4d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>