--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0236063eb071471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a27d68d306745f79209a0f1c9713efe.psmdcp" Id="Reed99200974e4d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e851955b4744cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfc35c9dd3b24adbb891bd3b10e64ed5.psmdcp" Id="R2228360c468d41b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>