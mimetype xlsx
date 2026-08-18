--- v7 (2026-07-29)
+++ v8 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e851955b4744cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfc35c9dd3b24adbb891bd3b10e64ed5.psmdcp" Id="R2228360c468d41b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b51724c267490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba02e3bb5aa64dd5a69b93386fdae089.psmdcp" Id="Rcb040c77805d4918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>