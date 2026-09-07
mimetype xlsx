--- v8 (2026-08-18)
+++ v9 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b51724c267490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba02e3bb5aa64dd5a69b93386fdae089.psmdcp" Id="Rcb040c77805d4918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red236eb1559645b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32b20c3f2a7a43c8846cf7d7778b01c7.psmdcp" Id="R5feae58a12a54b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>