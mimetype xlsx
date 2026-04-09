--- v4 (2026-03-18)
+++ v5 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b4c5abea264043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce0a948435204f7da6d0f710652633b8.psmdcp" Id="R17ca682b30f34948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1756846694f74697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b980bf7e08b4c9aa5ddabb9de433c07.psmdcp" Id="R30add4b270dd4188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>