--- v5 (2026-04-09)
+++ v6 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1756846694f74697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b980bf7e08b4c9aa5ddabb9de433c07.psmdcp" Id="R30add4b270dd4188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5a4816087b4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02dce89900a747b59af9eef465cead7e.psmdcp" Id="Ra03af10861df43f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>30 - 34</x:t>
   </x:si>
   <x:si>
     <x:t>35 - 39</x:t>
   </x:si>
   <x:si>
     <x:t>40 - 44</x:t>
   </x:si>
   <x:si>
     <x:t>45 - 49</x:t>
   </x:si>
   <x:si>
     <x:t>50 - 54</x:t>
   </x:si>
   <x:si>
     <x:t>55 - 59</x:t>
   </x:si>
   <x:si>
     <x:t>60 - 64</x:t>
   </x:si>
   <x:si>
     <x:t>65 - 68</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/tyoelakevakuutetut/&gt;&lt;u&gt;Siirry Suomen työeläkevakuutetut -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/tyoelakevakuuttaminen-ja-tyoskentely/suomen-tyoelakevakuutetut/&gt;&lt;u&gt;Siirry Suomen työeläkevakuutetut -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa henkilö sisältyy kaikkiin työeläkelakeihin, joiden piiriin hän kuuluu. Henkilö on aina sen sektorin lukumäärissä, millä sektorilla hän työskentelee (ja/tai saa eläkettä). Jos henkilö työskentelee (ja/tai saa eläkettä) molemmilla sektoreilla, hän on molempien sektoreiden lukumäärissä. Siksi taulukon eläkelakikohtaisia lukumääriä ei saa summata yhteen.</x:t>
   </x:si>
   <x:si>
     <x:t>Julkisten alojen eläkelaki (JuEL) tuli voimaan vuoden 2017 alussa. Siihen yhdistettiin kunnallisen eläkelain (KuEL), valtion eläkelain (VaEL) ja evankelis-luterilaisen kirkon eläkelain (KiEL) työeläketurvaa koskevat säännökset. Julkisten alojen eläkelaki koskee myös Kansaneläkelaitoksen henkilökuntaa. Suomen Pankin eläketurvasta on säädetty julkisten alojen eläkelaissa vuoden 2021 alusta lukien.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa ikä on henkilön ikä tilastovuoden lopussa. Vakuuttamisvelvollisuuden alaikäraja laski 17 vuoteen vuoden 2017 alussa. Yrittäjätoiminnassa (YEL ja MYEL) vakuuttamisen alaikäraja on 18 vuotta.</x:t>
   </x:si>
   <x:si>
     <x:t>Vuodesta 2023 alkaen JuEL (kunta-ala) sisältää myös hyvinvointialueet.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
     <x:t>20251120 09:00</x:t>
   </x:si>
   <x:si>