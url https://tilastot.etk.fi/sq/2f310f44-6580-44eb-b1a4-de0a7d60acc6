--- v6 (2026-05-04)
+++ v7 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5a4816087b4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02dce89900a747b59af9eef465cead7e.psmdcp" Id="Ra03af10861df43f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43979152fedc416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91a1e0c11188485dbc8ae03d22f93f90.psmdcp" Id="R6fd4d561ebe84ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>