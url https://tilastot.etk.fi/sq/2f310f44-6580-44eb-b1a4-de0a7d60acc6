--- v7 (2026-06-17)
+++ v8 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43979152fedc416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91a1e0c11188485dbc8ae03d22f93f90.psmdcp" Id="R6fd4d561ebe84ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17e638236de416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44c1b49e86574e5d9fdb20dc54c35c44.psmdcp" Id="R7a01e7fe17da4ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>