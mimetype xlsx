--- v8 (2026-07-08)
+++ v9 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17e638236de416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44c1b49e86574e5d9fdb20dc54c35c44.psmdcp" Id="R7a01e7fe17da4ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd34ddf8bde4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a335d3d023844d4bb181e3e42526d4e6.psmdcp" Id="R8afaec78f9cf4c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>