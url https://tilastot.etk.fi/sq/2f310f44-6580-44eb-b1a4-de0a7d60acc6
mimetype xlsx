--- v9 (2026-07-28)
+++ v10 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd34ddf8bde4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a335d3d023844d4bb181e3e42526d4e6.psmdcp" Id="R8afaec78f9cf4c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re899b61e70784373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32e6581773624621872020ff363619c7.psmdcp" Id="R4343ee9e86214f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>