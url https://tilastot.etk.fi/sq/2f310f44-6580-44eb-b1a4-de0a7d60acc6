--- v10 (2026-08-17)
+++ v11 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re899b61e70784373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32e6581773624621872020ff363619c7.psmdcp" Id="R4343ee9e86214f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a96b44ab254a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a907366233db4db1a87331198318b611.psmdcp" Id="Rd0d633a7aaf94d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>