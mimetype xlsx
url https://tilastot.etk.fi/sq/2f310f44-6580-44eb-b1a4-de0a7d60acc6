--- v11 (2026-08-17)
+++ v12 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a96b44ab254a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a907366233db4db1a87331198318b611.psmdcp" Id="Rd0d633a7aaf94d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72fc2ded06eb4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9df7bb41f7a417791e83938de97a2ee.psmdcp" Id="R2874ed96827c4b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>