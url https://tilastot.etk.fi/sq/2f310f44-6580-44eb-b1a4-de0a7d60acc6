--- v6 (2026-05-04)
+++ v7 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5a4816087b4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02dce89900a747b59af9eef465cead7e.psmdcp" Id="Ra03af10861df43f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc19aae70ec24097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de38abc85c134998869baa75dcdce8c6.psmdcp" Id="Ra2b392a7581c4517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>