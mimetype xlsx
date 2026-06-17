--- v7 (2026-05-26)
+++ v8 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc19aae70ec24097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de38abc85c134998869baa75dcdce8c6.psmdcp" Id="Ra2b392a7581c4517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43979152fedc416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91a1e0c11188485dbc8ae03d22f93f90.psmdcp" Id="R6fd4d561ebe84ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>