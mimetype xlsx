--- v13 (2026-09-06)
+++ v14 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72fc2ded06eb4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9df7bb41f7a417791e83938de97a2ee.psmdcp" Id="R2874ed96827c4b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524a3b5bfe014e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/640dd64409e047eeba6b194ce868ce17.psmdcp" Id="R8c9ee0c516ef493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>