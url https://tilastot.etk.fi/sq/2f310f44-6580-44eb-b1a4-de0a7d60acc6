--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524a3b5bfe014e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/640dd64409e047eeba6b194ce868ce17.psmdcp" Id="R8c9ee0c516ef493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25cd108cd58a4771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66c0f02cb30f4d178a21a173745b8345.psmdcp" Id="R03e26858a5d34f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>