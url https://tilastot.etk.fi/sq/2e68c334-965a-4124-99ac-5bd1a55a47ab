--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ec324ec56f40ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dec034f15eca48a7b31a8d6101b4cf4f.psmdcp" Id="Rd0523f3ec714407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7210e6a63d39408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ba44a9f55a44bfca94dbd07c22ef9cc.psmdcp" Id="R1a4c9aff92b84273" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien eläkejakaumat 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>