--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7210e6a63d39408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ba44a9f55a44bfca94dbd07c22ef9cc.psmdcp" Id="R1a4c9aff92b84273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa6eeaf366344a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/daa5c422bcf542ee856d372fb1a50e65.psmdcp" Id="R9225f05bf5aa4d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien eläkejakaumat 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>