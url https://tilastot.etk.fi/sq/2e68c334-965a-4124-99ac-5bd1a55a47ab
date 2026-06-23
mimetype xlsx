--- v2 (2026-05-30)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa6eeaf366344a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/daa5c422bcf542ee856d372fb1a50e65.psmdcp" Id="R9225f05bf5aa4d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132be38e0bc84205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4021a55007e4932b1488195babd33ef.psmdcp" Id="Ra6dba2c074f34036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien eläkejakaumat 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>