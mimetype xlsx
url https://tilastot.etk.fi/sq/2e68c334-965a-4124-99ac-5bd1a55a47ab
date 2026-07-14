--- v3 (2026-06-23)
+++ v4 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132be38e0bc84205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4021a55007e4932b1488195babd33ef.psmdcp" Id="Ra6dba2c074f34036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7c4de4c4c54862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00119cb559ef4f4aaac523f52e59a54d.psmdcp" Id="R371049a3d9104a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien eläkejakaumat 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>