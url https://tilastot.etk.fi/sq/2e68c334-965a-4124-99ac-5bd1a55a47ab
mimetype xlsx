--- v4 (2026-07-14)
+++ v5 (2026-08-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7c4de4c4c54862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00119cb559ef4f4aaac523f52e59a54d.psmdcp" Id="R371049a3d9104a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8c95b6fdc146a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64f7a8fdd1da44c4ba8aa48ce89ba9d5.psmdcp" Id="Rcb5134a8659d4024" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien eläkejakaumat 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>