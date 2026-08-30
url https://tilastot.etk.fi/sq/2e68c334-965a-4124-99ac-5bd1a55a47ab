--- v5 (2026-08-09)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8c95b6fdc146a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64f7a8fdd1da44c4ba8aa48ce89ba9d5.psmdcp" Id="Rcb5134a8659d4024" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eef4898c3d243eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5f00da841484d8eb484b2ef117d573f.psmdcp" Id="Rd94746d6d3f8460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien eläkejakaumat 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>