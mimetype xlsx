--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145bce740ff7404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43418b8c4525428089eb8eb57eb3d09e.psmdcp" Id="Rfa767d8da2d14e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra375ca224e75460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f11b25ec4a24c3181c1395e92cdc6d3.psmdcp" Id="Rd014c141f45a400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>