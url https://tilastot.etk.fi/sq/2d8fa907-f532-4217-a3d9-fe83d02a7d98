--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra375ca224e75460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f11b25ec4a24c3181c1395e92cdc6d3.psmdcp" Id="Rd014c141f45a400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d3a8ee82774f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c03475fd0e334032b845875e709973f3.psmdcp" Id="Re317110da9774f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>