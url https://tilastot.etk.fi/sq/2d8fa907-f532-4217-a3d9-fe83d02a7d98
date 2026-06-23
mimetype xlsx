--- v2 (2026-05-30)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d3a8ee82774f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c03475fd0e334032b845875e709973f3.psmdcp" Id="Re317110da9774f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cde3bd1b91f4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3691672f5ff6470c9788c4ca7ea5bbee.psmdcp" Id="Re4f3d65838c94dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>