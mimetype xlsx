--- v3 (2026-06-23)
+++ v4 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cde3bd1b91f4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3691672f5ff6470c9788c4ca7ea5bbee.psmdcp" Id="Re4f3d65838c94dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eff6e3c54904056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44a6ea3239344edca79182832fb68399.psmdcp" Id="Re7a8a21c871d43c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>