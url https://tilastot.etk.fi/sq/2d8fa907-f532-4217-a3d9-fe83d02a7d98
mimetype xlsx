--- v4 (2026-07-13)
+++ v5 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eff6e3c54904056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44a6ea3239344edca79182832fb68399.psmdcp" Id="Re7a8a21c871d43c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e6d66fd7eb4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4296da1a99eb443d96d2852b3ee221cc.psmdcp" Id="Rc2bb250e7e724da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>