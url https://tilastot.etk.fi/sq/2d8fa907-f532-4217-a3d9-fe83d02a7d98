--- v5 (2026-08-02)
+++ v6 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e6d66fd7eb4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4296da1a99eb443d96d2852b3ee221cc.psmdcp" Id="Rc2bb250e7e724da6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf95595fa5e014109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e35d506554184b14948302f2197fa8b6.psmdcp" Id="Rde306a1263ff449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>