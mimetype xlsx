--- v3 (2026-03-09)
+++ v4 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1bcaeb714640fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07c5caeadff94defb976b2a9e145ec2c.psmdcp" Id="R5fe546b1df0344c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072e2224161e422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2afb68a0f35b477fa1c9a2ac9273adfb.psmdcp" Id="Rdc25a6844f764047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Nya arbetspensionärers genomsnittsålder efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Egenpension (exkl. deltidsp. och partiell förtida åldersp.)</x:t>
   </x:si>
   <x:si>