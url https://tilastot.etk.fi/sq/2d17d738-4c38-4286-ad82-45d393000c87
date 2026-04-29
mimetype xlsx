--- v4 (2026-04-09)
+++ v5 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072e2224161e422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2afb68a0f35b477fa1c9a2ac9273adfb.psmdcp" Id="Rdc25a6844f764047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5807cafa614407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4b0c4b2fa9f4a7394202a770f9d2fb3.psmdcp" Id="R84afde5de8c64fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Nya arbetspensionärers genomsnittsålder efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Egenpension (exkl. deltidsp. och partiell förtida åldersp.)</x:t>
   </x:si>
   <x:si>
@@ -61,51 +61,51 @@
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/faktisk-pensionsalder/&gt;&lt;u&gt;Gå till webbsidan för statistiken Faktisk pensionsålder på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/faktisk-pensionsalder/&gt;&lt;u&gt;Gå till webbsidan för statistiken Faktisk pensionsålder på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 -   = inga fall eller logiskt omöjligt
 ..  = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>20260213 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>