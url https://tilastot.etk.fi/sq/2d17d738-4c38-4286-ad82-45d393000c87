--- v5 (2026-04-29)
+++ v6 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5807cafa614407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4b0c4b2fa9f4a7394202a770f9d2fb3.psmdcp" Id="R84afde5de8c64fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa6bbbff19d4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69b46762702143168d33dd4f9ae26cfe.psmdcp" Id="R8fc94a769e0a4e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Nya arbetspensionärers genomsnittsålder efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Egenpension (exkl. deltidsp. och partiell förtida åldersp.)</x:t>
   </x:si>
   <x:si>