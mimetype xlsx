--- v6 (2026-06-07)
+++ v7 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa6bbbff19d4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69b46762702143168d33dd4f9ae26cfe.psmdcp" Id="R8fc94a769e0a4e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122e0540a9774aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4297acead1654b70b6e33544c0c04877.psmdcp" Id="Rf6dbfca962914115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Nya arbetspensionärers genomsnittsålder efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Egenpension (exkl. deltidsp. och partiell förtida åldersp.)</x:t>
   </x:si>
   <x:si>