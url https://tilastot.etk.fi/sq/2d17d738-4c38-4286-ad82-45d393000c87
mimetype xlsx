--- v7 (2026-06-28)
+++ v8 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122e0540a9774aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4297acead1654b70b6e33544c0c04877.psmdcp" Id="Rf6dbfca962914115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20dfc27d9d245d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eca31800df54efba83e4f6f63f323ad.psmdcp" Id="R1fc6787f439f4083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Nya arbetspensionärers genomsnittsålder efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Egenpension (exkl. deltidsp. och partiell förtida åldersp.)</x:t>
   </x:si>
   <x:si>