--- v8 (2026-06-28)
+++ v9 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20dfc27d9d245d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eca31800df54efba83e4f6f63f323ad.psmdcp" Id="R1fc6787f439f4083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R460f6dc7e96542e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c4a9242d2e141288d488a9bdefd5531.psmdcp" Id="Rdbbe926979d64ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Nya arbetspensionärers genomsnittsålder efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Egenpension (exkl. deltidsp. och partiell förtida åldersp.)</x:t>
   </x:si>
   <x:si>