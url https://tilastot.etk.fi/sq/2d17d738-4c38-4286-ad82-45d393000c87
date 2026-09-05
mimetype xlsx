--- v9 (2026-08-07)
+++ v10 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R460f6dc7e96542e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c4a9242d2e141288d488a9bdefd5531.psmdcp" Id="Rdbbe926979d64ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2897e4e98c0b415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8343fb0b5d0426bbcd325069505a189.psmdcp" Id="Rcdeca32304034633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Nya arbetspensionärers genomsnittsålder efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Egenpension (exkl. deltidsp. och partiell förtida åldersp.)</x:t>
   </x:si>
   <x:si>