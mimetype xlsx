--- v7 (2026-03-29)
+++ v8 (2026-04-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22bad551cad743e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a684494166e4d4baedbb1b2f4aa121a.psmdcp" Id="Rac488cadd95e4847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b54689013f442ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6ff62053b324fe2bf7204909b8c118c.psmdcp" Id="R5c3e198d77734109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring, %</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M02</x:t>
+    <x:t>2026M03</x:t>
   </x:si>
   <x:si>
     <x:t>Ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Månadens arbetspensionsutgift, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Lantbrukets specialpension</x:t>
   </x:si>
   <x:si>
     <x:t>Deltidspension</x:t>
   </x:si>
@@ -81,51 +81,51 @@
   </x:si>
   <x:si>
     <x:t>Familjepension</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/arbetspensionstagare-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionstagare i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med början av år 2021 ingår familjepensioner vars belopp är noll euro inte längre i statistiken.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260318 09:00</x:t>
+    <x:t>20260417 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal, euro/mån, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -565,244 +565,244 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2801366</x:v>
+        <x:v>2803370</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>1798</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>41045</x:v>
+        <x:v>40335</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>2748913</x:v>
+        <x:v>2750851</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1721</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>46120</x:v>
+        <x:v>45176</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>5480</x:v>
+        <x:v>5474</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>-5</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>-497</x:v>
+        <x:v>-503</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>-8.3</x:v>
+        <x:v>-8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>46972</x:v>
+        <x:v>47045</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>82</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>-4579</x:v>
+        <x:v>-4338</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>-8.9</x:v>
+        <x:v>-8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>153945</x:v>
+        <x:v>153633</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-527</x:v>
+        <x:v>-312</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>1879</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>920</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>-26</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>-265</x:v>
+        <x:v>-258</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>-22.4</x:v>
+        <x:v>-22.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>172867</x:v>
+        <x:v>172931</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>-165</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>599</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>3129097</x:v>
+        <x:v>3130837</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>1079</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>43256</x:v>
+        <x:v>42288</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="6" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>