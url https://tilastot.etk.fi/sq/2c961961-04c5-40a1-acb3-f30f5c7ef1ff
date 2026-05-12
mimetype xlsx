--- v8 (2026-04-21)
+++ v9 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b54689013f442ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6ff62053b324fe2bf7204909b8c118c.psmdcp" Id="R5c3e198d77734109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da8fef6294548be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/652f2a805580402f81062207f924c47f.psmdcp" Id="Rdf1695494b84451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>