--- v9 (2026-05-12)
+++ v10 (2026-06-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da8fef6294548be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/652f2a805580402f81062207f924c47f.psmdcp" Id="Rdf1695494b84451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4683ece93ca14b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/700c6034a6e8486fa97a6975a46edec7.psmdcp" Id="R9e0a64b90d834f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring, %</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M03</x:t>
+    <x:t>2026M04</x:t>
   </x:si>
   <x:si>
     <x:t>Ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Månadens arbetspensionsutgift, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Lantbrukets specialpension</x:t>
   </x:si>
   <x:si>
     <x:t>Deltidspension</x:t>
   </x:si>
@@ -81,51 +81,51 @@
   </x:si>
   <x:si>
     <x:t>Familjepension</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/arbetspensionstagare-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionstagare i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med början av år 2021 ingår familjepensioner vars belopp är noll euro inte längre i statistiken.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260417 09:00</x:t>
+    <x:t>20260519 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal, euro/mån, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -565,244 +565,244 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2803370</x:v>
+        <x:v>2806351</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>2004</x:v>
+        <x:v>2981</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>40335</x:v>
+        <x:v>40972</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>2750851</x:v>
+        <x:v>2753699</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1938</x:v>
+        <x:v>2848</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>45176</x:v>
+        <x:v>45111</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>5474</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>-6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>-503</x:v>
+        <x:v>-464</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>-8.4</x:v>
+        <x:v>-7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>47045</x:v>
+        <x:v>47178</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>73</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>-4338</x:v>
+        <x:v>-3676</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>-8.4</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>153633</x:v>
+        <x:v>153196</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-312</x:v>
+        <x:v>-437</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>1559</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>903</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>-17</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>-258</x:v>
+        <x:v>-247</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>-22.2</x:v>
+        <x:v>-21.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>172931</x:v>
+        <x:v>172811</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>64</x:v>
+        <x:v>-120</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>652</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>3130837</x:v>
+        <x:v>3133239</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>1740</x:v>
+        <x:v>2402</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>42288</x:v>
+        <x:v>42772</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="6" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>