--- v10 (2026-06-01)
+++ v11 (2026-06-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4683ece93ca14b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/700c6034a6e8486fa97a6975a46edec7.psmdcp" Id="R9e0a64b90d834f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re365f881a07e44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d568d9d03c74817bf172eb69c64b90a.psmdcp" Id="R5fff82cbcee940c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring, %</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M04</x:t>
+    <x:t>2026M05</x:t>
   </x:si>
   <x:si>
     <x:t>Ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Månadens arbetspensionsutgift, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Lantbrukets specialpension</x:t>
   </x:si>
   <x:si>
     <x:t>Deltidspension</x:t>
   </x:si>
@@ -81,51 +81,51 @@
   </x:si>
   <x:si>
     <x:t>Familjepension</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/arbetspensionstagare-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionstagare i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med början av år 2021 ingår familjepensioner vars belopp är noll euro inte längre i statistiken.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260519 09:00</x:t>
+    <x:t>20260617 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal, euro/mån, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -565,244 +565,244 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2806351</x:v>
+        <x:v>2809593</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>2981</x:v>
+        <x:v>3242</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>40972</x:v>
+        <x:v>42260</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>2753699</x:v>
+        <x:v>2756960</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>2848</x:v>
+        <x:v>3261</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>45111</x:v>
+        <x:v>45765</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>5474</x:v>
+        <x:v>5452</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>-464</x:v>
+        <x:v>-434</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>-7.8</x:v>
+        <x:v>-7.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>47178</x:v>
+        <x:v>47181</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>133</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>-3676</x:v>
+        <x:v>-3071</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>-7.2</x:v>
+        <x:v>-6.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>153196</x:v>
+        <x:v>152850</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-437</x:v>
+        <x:v>-346</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>1326</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>880</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>-23</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>-2.5</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>-247</x:v>
+        <x:v>-239</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>-21.9</x:v>
+        <x:v>-21.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>172811</x:v>
+        <x:v>172703</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>-120</x:v>
+        <x:v>-108</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>721</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>3133239</x:v>
+        <x:v>3136008</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>2402</x:v>
+        <x:v>2769</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>42772</x:v>
+        <x:v>44119</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="6" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>