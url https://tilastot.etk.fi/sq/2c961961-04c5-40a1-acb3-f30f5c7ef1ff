--- v11 (2026-06-21)
+++ v12 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re365f881a07e44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d568d9d03c74817bf172eb69c64b90a.psmdcp" Id="R5fff82cbcee940c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4ff8bf80154016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f04dedfee9f46ff9e6e8d990b9d3999.psmdcp" Id="R43d7d9e6e6b74518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>