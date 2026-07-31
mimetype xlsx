--- v12 (2026-07-11)
+++ v13 (2026-07-31)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4ff8bf80154016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f04dedfee9f46ff9e6e8d990b9d3999.psmdcp" Id="R43d7d9e6e6b74518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8a186462614de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eeb18906edd843f0b9317494a3eb46a5.psmdcp" Id="R0eb44a82b7044e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring, %</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M05</x:t>
+    <x:t>2026M06</x:t>
   </x:si>
   <x:si>
     <x:t>Ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Månadens arbetspensionsutgift, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Lantbrukets specialpension</x:t>
   </x:si>
   <x:si>
     <x:t>Deltidspension</x:t>
   </x:si>
@@ -81,51 +81,51 @@
   </x:si>
   <x:si>
     <x:t>Familjepension</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/arbetspensionstagare-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionstagare i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med början av år 2021 ingår familjepensioner vars belopp är noll euro inte längre i statistiken.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260617 09:00</x:t>
+    <x:t>20260717 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal, euro/mån, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -565,244 +565,244 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2809593</x:v>
+        <x:v>2812579</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>3242</x:v>
+        <x:v>2986</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>42260</x:v>
+        <x:v>42871</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>2756960</x:v>
+        <x:v>2760038</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>3261</x:v>
+        <x:v>3078</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>45765</x:v>
+        <x:v>45644</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>5452</x:v>
+        <x:v>5416</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>-22</x:v>
+        <x:v>-36</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>-434</x:v>
+        <x:v>-384</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>-7.4</x:v>
+        <x:v>-6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>47181</x:v>
+        <x:v>47125</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>-56</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>-3071</x:v>
+        <x:v>-2389</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>-6.1</x:v>
+        <x:v>-4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>152850</x:v>
+        <x:v>152212</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-346</x:v>
+        <x:v>-638</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>1341</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>862</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>-18</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>-2</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>-239</x:v>
+        <x:v>-235</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>-21.7</x:v>
+        <x:v>-21.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>172703</x:v>
+        <x:v>172620</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>-108</x:v>
+        <x:v>-83</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>757</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>3136008</x:v>
+        <x:v>3138249</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>2769</x:v>
+        <x:v>2241</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>44119</x:v>
+        <x:v>44756</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="6" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>