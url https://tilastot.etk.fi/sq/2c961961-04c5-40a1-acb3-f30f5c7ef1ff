--- v13 (2026-07-31)
+++ v14 (2026-08-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8a186462614de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eeb18906edd843f0b9317494a3eb46a5.psmdcp" Id="R0eb44a82b7044e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025f1d08e7884329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/110a9c943e9844ab99a194c0fec9a205.psmdcp" Id="Ra946cbfe93254e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring, %</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M06</x:t>
+    <x:t>2026M07</x:t>
   </x:si>
   <x:si>
     <x:t>Ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Månadens arbetspensionsutgift, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Lantbrukets specialpension</x:t>
   </x:si>
   <x:si>
     <x:t>Deltidspension</x:t>
   </x:si>
@@ -81,51 +81,51 @@
   </x:si>
   <x:si>
     <x:t>Familjepension</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/arbetspensionstagare-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionstagare i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med början av år 2021 ingår familjepensioner vars belopp är noll euro inte längre i statistiken.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260717 09:00</x:t>
+    <x:t>20260819 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal, euro/mån, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -565,247 +565,247 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2812579</x:v>
+        <x:v>2817053</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>2986</x:v>
+        <x:v>4474</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>42871</x:v>
+        <x:v>43669</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>2760038</x:v>
+        <x:v>2764800</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>3078</x:v>
+        <x:v>4762</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>45644</x:v>
+        <x:v>45809</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>5416</x:v>
+        <x:v>5360</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>-36</x:v>
+        <x:v>-56</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>-384</x:v>
+        <x:v>-334</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>-6.6</x:v>
+        <x:v>-5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>47125</x:v>
+        <x:v>46894</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>-56</x:v>
+        <x:v>-231</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>-2389</x:v>
+        <x:v>-1804</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>-4.8</x:v>
+        <x:v>-3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>152212</x:v>
+        <x:v>151500</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-638</x:v>
+        <x:v>-712</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>1271</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>839</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>-23</x:v>
+        <x:v>-27</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>-235</x:v>
+        <x:v>-245</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>-21.9</x:v>
+        <x:v>-23.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>172620</x:v>
+        <x:v>172549</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>-83</x:v>
+        <x:v>-71</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>849</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>3138249</x:v>
+        <x:v>3141915</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>2241</x:v>
+        <x:v>3666</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>44756</x:v>
+        <x:v>45362</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="6" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>22</x:v>