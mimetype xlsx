--- v14 (2026-08-21)
+++ v15 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025f1d08e7884329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/110a9c943e9844ab99a194c0fec9a205.psmdcp" Id="Ra946cbfe93254e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R054bf20bd9d44fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b6f2a9deff34683919c7dcdd9aa9151.psmdcp" Id="R5747f51429354997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>