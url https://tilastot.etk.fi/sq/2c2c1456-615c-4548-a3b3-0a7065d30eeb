--- v3 (2026-03-09)
+++ v4 (2026-04-09)
@@ -1,113 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506fc57ad9af431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/497ad75cf93c4a308d5d105e904ffc0d.psmdcp" Id="R2e94fb19a76e46b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf42b2aa93204781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8504a1c412c94eb88e2753bdebfd3f20.psmdcp" Id="R6ccbeb2f827d4ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Arbets- och FPA:s pensionsutgifter efter pensionsslag, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>
     <x:t>Kvinnor</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsutgifter, mn euros</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Arbetspensionsutgifter och FPA:s pensionsutgifter</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Familjepension</x:t>
   </x:si>
   <x:si>
     <x:t>Specialpension för lantbruksföretagare</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/totala-pensionsutgifter/&gt;&lt;u&gt;Gå till webbsidan för statistiken Totala pensionsutgifter på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/totala-pensionsutgifter/&gt;&lt;u&gt;Gå till webbsidan för statistiken Totala pensionsutgifter på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Arbetspensionsutgifter innehåller inte pensioner som betalats enligt kommunernas och kyrkans gamla pensionsstadgor.
 Deltidspensioner och specialpensioner för lantbruksföretagare betalas endast i arbetspensionssystemet.
 Arbetspensionsutgifter och FPA:s pensionsutgifter / Samtliga pensionsslag och FPA:s pensionsutgifter / Samtliga pensionsslag innehåller åren 1997-2007 folkpensioner som bestod av endast bostadsbidrag för pensionstagare, vårdbidrag, barntillägg eller fronttillägg. Samtliga pensionsslag innehåller alla fronttillägg och barntillägg från och med år 2008 och garantipensionerna från och med år 2011.
 Arbetspensionsutgifter / Samtliga pensionsslag innehåller förtidspensioner till frontveteraner åren 1986-1995.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Mn euros</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -531,113 +531,113 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>39044.7</x:v>
+        <x:v>39836.6</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>19812.4</x:v>
+        <x:v>20206.8</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>19232.3</x:v>
+        <x:v>19629.7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="D5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>33955.3</x:v>
+        <x:v>34731.2</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>18028</x:v>
+        <x:v>18414.5</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>15927.3</x:v>
+        <x:v>16316.7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="D6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>2653.9</x:v>
+        <x:v>2654.7</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1414.8</x:v>
+        <x:v>1419.3</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>1239.1</x:v>
+        <x:v>1235.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="D7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>2096.6</x:v>
+        <x:v>2109.8</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>220.2</x:v>
+        <x:v>221.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1876.4</x:v>
+        <x:v>1888.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="D8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>17.4</x:v>
+        <x:v>13.4</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>13.3</x:v>
+        <x:v>10.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>16</x:v>