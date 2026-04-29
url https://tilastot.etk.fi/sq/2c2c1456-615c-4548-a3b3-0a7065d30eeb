--- v4 (2026-04-09)
+++ v5 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf42b2aa93204781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8504a1c412c94eb88e2753bdebfd3f20.psmdcp" Id="R6ccbeb2f827d4ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra824abdf6dcb4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b12aa348bde0467da33d56cd637bb5f5.psmdcp" Id="Rae3d26b9f438451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Arbets- och FPA:s pensionsutgifter efter pensionsslag, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>