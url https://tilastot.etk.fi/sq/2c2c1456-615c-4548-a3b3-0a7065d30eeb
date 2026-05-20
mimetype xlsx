--- v5 (2026-04-29)
+++ v6 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra824abdf6dcb4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b12aa348bde0467da33d56cd637bb5f5.psmdcp" Id="Rae3d26b9f438451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2362f6fd427b4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0713b59a889e4f1583073215acc5aaf8.psmdcp" Id="R1e8e1a28a3c94434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Arbets- och FPA:s pensionsutgifter efter pensionsslag, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>