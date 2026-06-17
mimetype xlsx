--- v6 (2026-05-20)
+++ v7 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2362f6fd427b4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0713b59a889e4f1583073215acc5aaf8.psmdcp" Id="R1e8e1a28a3c94434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d839e2c8c14c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ddf601d6de54461a45c2489fc640aca.psmdcp" Id="R6cdb2cd24b084141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Arbets- och FPA:s pensionsutgifter efter pensionsslag, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>