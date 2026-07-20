--- v7 (2026-06-17)
+++ v8 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d839e2c8c14c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ddf601d6de54461a45c2489fc640aca.psmdcp" Id="R6cdb2cd24b084141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bd2fa7a0664aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3173bf2d0bf24a6498dfcfb5f64888df.psmdcp" Id="R2fdb9443b7a44e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Arbets- och FPA:s pensionsutgifter efter pensionsslag, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>