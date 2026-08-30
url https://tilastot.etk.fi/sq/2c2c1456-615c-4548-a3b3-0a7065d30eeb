--- v8 (2026-07-20)
+++ v9 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bd2fa7a0664aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3173bf2d0bf24a6498dfcfb5f64888df.psmdcp" Id="R2fdb9443b7a44e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bf70d069b848ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4878d85a61a464ca9624b346210760e.psmdcp" Id="R849c3b818ec94574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Arbets- och FPA:s pensionsutgifter efter pensionsslag, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>