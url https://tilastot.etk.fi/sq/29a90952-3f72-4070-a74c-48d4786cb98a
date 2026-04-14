--- v4 (2026-03-15)
+++ v5 (2026-04-14)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22dbdfef3f2741d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0c7d498f83e46ab9a61235f873870fb.psmdcp" Id="Ra962e569f19d4dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc3f34e3fac45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1c843cf830a44438890e6dcee938793.psmdcp" Id="R2a8d956ce5bc42ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Resident in Finland or abroad</x:t>
   </x:si>
   <x:si>
     <x:t>All pension benefits</x:t>
   </x:si>
   <x:si>
     <x:t>All age groups</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension (excl. partial old-age pension)</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Special pension for farmers</x:t>
   </x:si>
   <x:si>
     <x:t>Surviving spouse's pension</x:t>
   </x:si>
   <x:si>
     <x:t>Orphan's pension</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/all-pension-recipients/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/statistics-on-pensioners-in-finland/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient  may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>As of the statistical year 2020, survivors' pensions (surviving spouse's pension and orphan's pension) that amount to 0 euro are no longer included in the statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 -   = Magnitude nil or category not applicable
 ..  = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, The Social Insurance Institution of Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -537,159 +537,159 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>1660923</x:v>
+        <x:v>1643340</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>754092</x:v>
+        <x:v>748686</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>906831</x:v>
+        <x:v>894654</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1385464</x:v>
+        <x:v>1373429</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>616858</x:v>
+        <x:v>614815</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>768606</x:v>
+        <x:v>758614</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="C6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>70843</x:v>
+        <x:v>67081</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>38902</x:v>
+        <x:v>36351</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>31941</x:v>
+        <x:v>30730</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="C7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>177331</x:v>
+        <x:v>174565</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>89631</x:v>
+        <x:v>88511</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>87700</x:v>
+        <x:v>86054</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="C8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>4008</x:v>
+        <x:v>3254</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>886</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>3122</x:v>
+        <x:v>2596</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="C9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>210722</x:v>
+        <x:v>208708</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>26298</x:v>
+        <x:v>26303</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>184424</x:v>
+        <x:v>182405</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="C10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>16995</x:v>
+        <x:v>16738</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
-        <x:v>8560</x:v>
+        <x:v>8437</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>8435</x:v>
+        <x:v>8301</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="4" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>18</x:v>