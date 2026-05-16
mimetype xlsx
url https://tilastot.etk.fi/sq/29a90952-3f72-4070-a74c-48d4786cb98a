--- v5 (2026-04-14)
+++ v6 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc3f34e3fac45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1c843cf830a44438890e6dcee938793.psmdcp" Id="R2a8d956ce5bc42ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af35227abac46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb0de1d70e04432e8ef238121435a9fc.psmdcp" Id="Rc58640c8cfa6440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>