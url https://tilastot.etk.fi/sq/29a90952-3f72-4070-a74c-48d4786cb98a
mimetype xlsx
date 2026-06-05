--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af35227abac46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb0de1d70e04432e8ef238121435a9fc.psmdcp" Id="Rc58640c8cfa6440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbfc6e8166245ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc50626bfc9745b79b306e6b896187aa.psmdcp" Id="R0395ec8a73cd42a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>