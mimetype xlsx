--- v7 (2026-06-05)
+++ v8 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbfc6e8166245ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc50626bfc9745b79b306e6b896187aa.psmdcp" Id="R0395ec8a73cd42a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf378f69625474333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9a10bc03df348dcaa6b78a58c27c0f4.psmdcp" Id="R27e8319b2eef4261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>