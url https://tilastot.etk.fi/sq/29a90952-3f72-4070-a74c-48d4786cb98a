--- v8 (2026-06-05)
+++ v9 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf378f69625474333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9a10bc03df348dcaa6b78a58c27c0f4.psmdcp" Id="R27e8319b2eef4261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105743f8a59448f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29bc6462373a465483ef6d602047636b.psmdcp" Id="Re8e3a20d32934d49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>