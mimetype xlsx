--- v9 (2026-06-26)
+++ v10 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105743f8a59448f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29bc6462373a465483ef6d602047636b.psmdcp" Id="Re8e3a20d32934d49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re692122d5cb446ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88f2301bc7a342d1954ce93d830e510b.psmdcp" Id="R566ad263640a4a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>