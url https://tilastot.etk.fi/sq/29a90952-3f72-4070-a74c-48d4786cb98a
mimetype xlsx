--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re692122d5cb446ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88f2301bc7a342d1954ce93d830e510b.psmdcp" Id="R566ad263640a4a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c757eccb5d414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dbb34cb7a004b848f6bde40ac020141.psmdcp" Id="Rfb48d5ea535949af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>