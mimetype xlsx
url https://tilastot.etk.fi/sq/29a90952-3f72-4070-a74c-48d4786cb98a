--- v11 (2026-08-06)
+++ v12 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c757eccb5d414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dbb34cb7a004b848f6bde40ac020141.psmdcp" Id="Rfb48d5ea535949af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d0c51e5231492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff72f56bdfee484bbac49d6ba4a4f227.psmdcp" Id="R71b5da06b263483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>