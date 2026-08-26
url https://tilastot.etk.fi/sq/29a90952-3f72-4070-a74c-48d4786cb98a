--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d0c51e5231492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff72f56bdfee484bbac49d6ba4a4f227.psmdcp" Id="R71b5da06b263483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a1e85d9eb14e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/050ccafc7ac041deb0d6bf739ac8294b.psmdcp" Id="Re3d555a901a04a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>