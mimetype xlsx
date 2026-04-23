--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989dc6e238a94900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f7be3ce4a96419697e7de14b839ed44.psmdcp" Id="R8261741f39694936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad294f4376c4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/051e51443114499184722036deca1819.psmdcp" Id="R4ef91003a3f6475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>