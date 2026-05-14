--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad294f4376c4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/051e51443114499184722036deca1819.psmdcp" Id="R4ef91003a3f6475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R684ff1117d38414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f66bae2386d4c888d47c98f4bb26845.psmdcp" Id="R77255c00a98c46ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>