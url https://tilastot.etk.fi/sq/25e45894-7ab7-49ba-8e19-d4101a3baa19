--- v2 (2026-05-14)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R684ff1117d38414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f66bae2386d4c888d47c98f4bb26845.psmdcp" Id="R77255c00a98c46ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f56a7183e41417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11f0a078e4034aa5b8c198711b6e8383.psmdcp" Id="Ree5c249513164fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>