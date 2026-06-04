--- v3 (2026-05-14)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f56a7183e41417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11f0a078e4034aa5b8c198711b6e8383.psmdcp" Id="Ree5c249513164fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837da0b481d641a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d3cc08ceb9a4e0999555f27860d4ad2.psmdcp" Id="R1b013d936742435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>