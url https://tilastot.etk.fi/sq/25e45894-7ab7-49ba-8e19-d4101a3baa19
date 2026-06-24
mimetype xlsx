--- v4 (2026-06-04)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837da0b481d641a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d3cc08ceb9a4e0999555f27860d4ad2.psmdcp" Id="R1b013d936742435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302c8322e6f84eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1129892242bb40aa865bbf1384ed70f9.psmdcp" Id="R976fccae261c4f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>