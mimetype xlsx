--- v5 (2026-06-24)
+++ v6 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302c8322e6f84eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1129892242bb40aa865bbf1384ed70f9.psmdcp" Id="R976fccae261c4f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d6e240e9214012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/604152928c9a485f93e9edca1da1e3d9.psmdcp" Id="R97ff13f1babb491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>