--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d6e240e9214012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/604152928c9a485f93e9edca1da1e3d9.psmdcp" Id="R97ff13f1babb491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d130cdddbe45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9443b07e263749dba772a150f2b33bd3.psmdcp" Id="Rd1a25608cc834673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>