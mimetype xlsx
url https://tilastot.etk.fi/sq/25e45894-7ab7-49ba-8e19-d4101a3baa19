--- v7 (2026-08-03)
+++ v8 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d130cdddbe45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9443b07e263749dba772a150f2b33bd3.psmdcp" Id="Rd1a25608cc834673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd7d45cbf7c48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99a7244fa7fe4fa28657352498e663e5.psmdcp" Id="R22a390db214f42e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>