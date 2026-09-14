--- v8 (2026-08-25)
+++ v9 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd7d45cbf7c48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99a7244fa7fe4fa28657352498e663e5.psmdcp" Id="R22a390db214f42e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c125001d8834126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c61bc2a185c84df39c65932199a80952.psmdcp" Id="Rba00a714dc1d4e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>