--- v3 (2026-03-28)
+++ v4 (2026-04-18)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90797c5a4fff42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e39661c448348f083b79072b7574e26.psmdcp" Id="Rc91ab78ed058497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10eb67b5a9db4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d15f314bdef46538542e18174bb0b99.psmdcp" Id="R55d9b1a51637433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>
     <x:t>Naiset</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Suomessa ja ulkomailla asuvat yhteensä</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki eläkelajit</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki ikäluokat</x:t>
   </x:si>
   <x:si>
     <x:t>Vanhuuseläke (pl. ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>
     <x:t>Osittainen varhennettu vanhuuseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Työkyvyttömyyseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Maatalouden erityiseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Lesken eläke</x:t>
   </x:si>
   <x:si>
     <x:t>Lapsen eläke</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/kaikki-elakkeensaajat/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/tilasto-suomen-elakkeensaajista/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastovuodesta 2020 lähtien nollan euron suuruiset perhe-eläkkeet (lesken eläke ja lapsen eläke) eivät enää sisälly tilastoon.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 -   = ei tapauksia tai loogisesti mahdoton
 ..  = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Kansaneläkelaitos</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -537,159 +537,159 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>1660923</x:v>
+        <x:v>1643340</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>754092</x:v>
+        <x:v>748686</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>906831</x:v>
+        <x:v>894654</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1385464</x:v>
+        <x:v>1373429</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>616858</x:v>
+        <x:v>614815</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>768606</x:v>
+        <x:v>758614</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="C6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>70843</x:v>
+        <x:v>67081</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>38902</x:v>
+        <x:v>36351</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>31941</x:v>
+        <x:v>30730</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="C7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>177331</x:v>
+        <x:v>174565</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>89631</x:v>
+        <x:v>88511</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>87700</x:v>
+        <x:v>86054</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="C8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>4008</x:v>
+        <x:v>3254</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>886</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>3122</x:v>
+        <x:v>2596</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="C9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>210722</x:v>
+        <x:v>208708</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>26298</x:v>
+        <x:v>26303</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>184424</x:v>
+        <x:v>182405</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="C10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>16995</x:v>
+        <x:v>16738</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
-        <x:v>8560</x:v>
+        <x:v>8437</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>8435</x:v>
+        <x:v>8301</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="4" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>18</x:v>