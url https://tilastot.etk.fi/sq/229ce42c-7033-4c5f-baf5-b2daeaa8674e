--- v4 (2026-04-18)
+++ v5 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10eb67b5a9db4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d15f314bdef46538542e18174bb0b99.psmdcp" Id="R55d9b1a51637433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dfd41b150e14945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a22183552f36409b991d52efafe9218a.psmdcp" Id="Ra75586a4181f4620" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>