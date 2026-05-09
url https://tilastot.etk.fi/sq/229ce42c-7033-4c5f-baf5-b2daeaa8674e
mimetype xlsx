--- v5 (2026-04-18)
+++ v6 (2026-05-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dfd41b150e14945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a22183552f36409b991d52efafe9218a.psmdcp" Id="Ra75586a4181f4620" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc115268b88a143a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86c0da9a356f4b10a9d7ccdb947788bb.psmdcp" Id="Red34e604df2b4ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>