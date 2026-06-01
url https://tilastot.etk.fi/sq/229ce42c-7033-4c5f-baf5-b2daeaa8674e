--- v6 (2026-05-09)
+++ v7 (2026-06-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc115268b88a143a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86c0da9a356f4b10a9d7ccdb947788bb.psmdcp" Id="Red34e604df2b4ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162c88d2a1794649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28205f56f66d40cfbd1d79fbaa9fd50b.psmdcp" Id="R4940f9a208884905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>