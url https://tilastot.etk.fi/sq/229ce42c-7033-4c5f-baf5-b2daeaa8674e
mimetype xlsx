--- v7 (2026-06-01)
+++ v8 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162c88d2a1794649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28205f56f66d40cfbd1d79fbaa9fd50b.psmdcp" Id="R4940f9a208884905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6945af35afe4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44e2514bbba4428cbd5414911f2f235a.psmdcp" Id="R7c1d8d7c848845b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>