--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6945af35afe4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44e2514bbba4428cbd5414911f2f235a.psmdcp" Id="R7c1d8d7c848845b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d49a1b022c34387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc3d5639d7df49ca981c9a0419916a47.psmdcp" Id="Rc8bcc749454b4dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>