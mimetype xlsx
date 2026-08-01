--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d49a1b022c34387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc3d5639d7df49ca981c9a0419916a47.psmdcp" Id="Rc8bcc749454b4dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5087bea809a1421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4bf42e2b68942adbb83ca8f8f931440.psmdcp" Id="Rd0a7d8074bb4462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>