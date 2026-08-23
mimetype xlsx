--- v10 (2026-08-01)
+++ v11 (2026-08-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5087bea809a1421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4bf42e2b68942adbb83ca8f8f931440.psmdcp" Id="Rd0a7d8074bb4462b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e53f7c8cbe405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4245e43a8bf14132b9129a5dbf42810a.psmdcp" Id="R9e2a3133098e4c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>