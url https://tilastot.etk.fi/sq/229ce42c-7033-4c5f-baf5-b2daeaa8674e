--- v11 (2026-08-23)
+++ v12 (2026-09-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e53f7c8cbe405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4245e43a8bf14132b9129a5dbf42810a.psmdcp" Id="R9e2a3133098e4c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e83c1faa1e145eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91473bc01f5244c88e905e9ee256f34b.psmdcp" Id="Rc800e13d1c784f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>