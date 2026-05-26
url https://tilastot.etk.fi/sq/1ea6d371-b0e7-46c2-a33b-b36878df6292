--- v6 (2026-05-04)
+++ v7 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcb2036e0c24659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/970000113bb240c5975ba2bb5f7ea135.psmdcp" Id="R0978675b08db4cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ecd28fac074966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8733345d4b594c5095d608764b994dd5.psmdcp" Id="Rd40b689e1a8a44b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>