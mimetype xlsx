--- v7 (2026-05-26)
+++ v8 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ecd28fac074966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8733345d4b594c5095d608764b994dd5.psmdcp" Id="Rd40b689e1a8a44b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79ed4433f8f42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/617bbb6bdd554eaf8765a3fceb3e1f99.psmdcp" Id="Rb8e27f230e964a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>