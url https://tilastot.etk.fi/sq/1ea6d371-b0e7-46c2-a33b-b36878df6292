--- v13 (2026-09-06)
+++ v14 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a1d624c8ce435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f93214f71799464b9b7d727f8bf0461b.psmdcp" Id="R1bf9cdf4845548b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b9fa7b818e4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7021ecae759945d5a2fb88bd876acc01.psmdcp" Id="R87ab8351d16b413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>