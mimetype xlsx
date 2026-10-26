--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b9fa7b818e4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7021ecae759945d5a2fb88bd876acc01.psmdcp" Id="R87ab8351d16b413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c02f40cab94227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/097639298004481b8eba294189db2cb0.psmdcp" Id="R2b78a9ba14a944ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>