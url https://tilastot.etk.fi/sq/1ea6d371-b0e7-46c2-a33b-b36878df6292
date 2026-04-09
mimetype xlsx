--- v4 (2026-03-18)
+++ v5 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435e00bf9b62431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aeb10fadfc634ec08d1231dcb4b43804.psmdcp" Id="Rd470de61a9474fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a0b781656f7471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aef2da8978a640eaabc8e47e7148f79b.psmdcp" Id="R37d95851dcbb4de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>