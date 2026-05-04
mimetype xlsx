--- v5 (2026-04-09)
+++ v6 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a0b781656f7471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aef2da8978a640eaabc8e47e7148f79b.psmdcp" Id="R37d95851dcbb4de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcb2036e0c24659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/970000113bb240c5975ba2bb5f7ea135.psmdcp" Id="R0978675b08db4cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
@@ -46,51 +46,51 @@
   <x:si>
     <x:t>Työssä 31.12.</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>TyEL</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki ikäluokat</x:t>
   </x:si>
   <x:si>
     <x:t>YEL</x:t>
   </x:si>
   <x:si>
     <x:t>MYEL</x:t>
   </x:si>
   <x:si>
     <x:t>JuEL (kunta-ala)</x:t>
   </x:si>
   <x:si>
     <x:t>JuEL (valtio)</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/tyoelakevakuutetut/&gt;&lt;u&gt;Siirry Suomen työeläkevakuutetut -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/tyoelakevakuuttaminen-ja-tyoskentely/suomen-tyoelakevakuutetut/&gt;&lt;u&gt;Siirry Suomen työeläkevakuutetut -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa henkilö sisältyy kaikkiin työeläkelakeihin, joiden piiriin hän kuuluu. Henkilö on aina sen sektorin lukumäärissä, millä sektorilla hän työskentelee (ja/tai saa eläkettä). Jos henkilö työskentelee (ja/tai saa eläkettä) molemmilla sektoreilla, hän on molempien sektoreiden lukumäärissä. Siksi taulukon eläkelakikohtaisia lukumääriä ei saa summata yhteen.</x:t>
   </x:si>
   <x:si>
     <x:t>Julkisten alojen eläkelaki (JuEL) tuli voimaan vuoden 2017 alussa. Siihen yhdistettiin kunnallisen eläkelain (KuEL), valtion eläkelain (VaEL) ja evankelis-luterilaisen kirkon eläkelain (KiEL) työeläketurvaa koskevat säännökset. Julkisten alojen eläkelaki koskee myös Kansaneläkelaitoksen henkilökuntaa. Suomen Pankin eläketurvasta on säädetty julkisten alojen eläkelaissa vuoden 2021 alusta lukien.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa ikä on henkilön ikä tilastovuoden lopussa. Vakuuttamisvelvollisuuden alaikäraja laski 17 vuoteen vuoden 2017 alussa. Yrittäjätoiminnassa (YEL ja MYEL) vakuuttamisen alaikäraja on 18 vuotta.</x:t>
   </x:si>
   <x:si>
     <x:t>Vuodesta 2023 alkaen JuEL (kunta-ala) sisältää myös hyvinvointialueet.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
     <x:t>20251120 09:00</x:t>
   </x:si>
   <x:si>