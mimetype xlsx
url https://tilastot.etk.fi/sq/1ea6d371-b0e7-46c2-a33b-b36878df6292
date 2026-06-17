--- v6 (2026-05-04)
+++ v7 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcb2036e0c24659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/970000113bb240c5975ba2bb5f7ea135.psmdcp" Id="R0978675b08db4cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79ed4433f8f42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/617bbb6bdd554eaf8765a3fceb3e1f99.psmdcp" Id="Rb8e27f230e964a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>