--- v7 (2026-06-17)
+++ v8 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79ed4433f8f42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/617bbb6bdd554eaf8765a3fceb3e1f99.psmdcp" Id="Rb8e27f230e964a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb8bb2b0b5e4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a415c9b480a7424a97b9991a64627b0c.psmdcp" Id="R48e8ed3d06114f50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>