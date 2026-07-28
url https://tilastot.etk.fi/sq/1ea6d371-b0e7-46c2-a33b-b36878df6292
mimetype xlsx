--- v8 (2026-07-08)
+++ v9 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb8bb2b0b5e4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a415c9b480a7424a97b9991a64627b0c.psmdcp" Id="R48e8ed3d06114f50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf59068312e94576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6022dbcf617e4049b7254f16ede76eb1.psmdcp" Id="Rc63996d5b7c8401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>