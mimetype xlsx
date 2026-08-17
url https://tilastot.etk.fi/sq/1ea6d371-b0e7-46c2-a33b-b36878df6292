--- v9 (2026-07-28)
+++ v10 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf59068312e94576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6022dbcf617e4049b7254f16ede76eb1.psmdcp" Id="Rc63996d5b7c8401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0e6a4c8ca4419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6df6a54692a340ce8dbc4c7e0d87d39a.psmdcp" Id="Rb54f34a0b61d4b8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>