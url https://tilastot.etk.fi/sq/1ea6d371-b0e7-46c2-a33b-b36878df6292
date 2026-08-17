--- v10 (2026-08-17)
+++ v11 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0e6a4c8ca4419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6df6a54692a340ce8dbc4c7e0d87d39a.psmdcp" Id="Rb54f34a0b61d4b8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c0e95105734426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27eb3ba297ab48ec9712af6f6ce78c48.psmdcp" Id="Radad707033564d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>