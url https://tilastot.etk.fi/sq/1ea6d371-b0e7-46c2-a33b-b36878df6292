--- v11 (2026-08-17)
+++ v12 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c0e95105734426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27eb3ba297ab48ec9712af6f6ce78c48.psmdcp" Id="Radad707033564d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a1d624c8ce435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f93214f71799464b9b7d727f8bf0461b.psmdcp" Id="R1bf9cdf4845548b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vak01_piiri" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Työeläkejärjestelmän piiriin kuuluvat 17-68-vuotiaat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>