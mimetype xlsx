--- v4 (2026-03-15)
+++ v5 (2026-04-14)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6054093434140fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2097298676e54ec18dd3f488808498c5.psmdcp" Id="R94cb85728c974c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6fe1db272542c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9045aa77c7144ed2a54c71fd5b2362d8.psmdcp" Id="Rfa0fb16fa7f345c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>All pensioners of earnings-related and national pension</x:t>
   </x:si>
   <x:si>
     <x:t>Resident in Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Pensioners in their own right (excl. part-time and partial old-age pension), total pension</x:t>
   </x:si>
   <x:si>
     <x:t>All age groups</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
     <x:t>16 - 19</x:t>
   </x:si>
   <x:si>
     <x:t>20 - 24</x:t>
   </x:si>
   <x:si>
     <x:t>25 - 29</x:t>
   </x:si>
@@ -91,72 +91,72 @@
   <x:si>
     <x:t>65 - 69</x:t>
   </x:si>
   <x:si>
     <x:t>70 - 74</x:t>
   </x:si>
   <x:si>
     <x:t>75 - 79</x:t>
   </x:si>
   <x:si>
     <x:t>80 - 84</x:t>
   </x:si>
   <x:si>
     <x:t>85 - 89</x:t>
   </x:si>
   <x:si>
     <x:t>90 - 94</x:t>
   </x:si>
   <x:si>
     <x:t>95 - 99</x:t>
   </x:si>
   <x:si>
     <x:t>100 -</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/all-pension-recipients/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/statistics-on-pensioners-in-finland/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>The average pension constitutes an arithmetic average value of gross pensions at the level of the statistical year, in euros per month.</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>As of the statistical year 2020, survivors' pensions (surviving spouse's pension and orphan's pension) that amount to 0 euro are no longer included in the statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 0 = Magnitude less than half of unit employed
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, The Social Insurance Institution of Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -583,306 +583,306 @@
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>1509935</x:v>
+        <x:v>1510940</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>2100</x:v>
+        <x:v>2138</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="E5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>1930</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>970</x:v>
+        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="E6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>5860</x:v>
+        <x:v>5729</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
-        <x:v>976</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="E7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>8006</x:v>
+        <x:v>7826</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
-        <x:v>1021</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="E8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>10098</x:v>
+        <x:v>10150</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
-        <x:v>1097</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="E9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>10583</x:v>
+        <x:v>10800</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
-        <x:v>1202</x:v>
+        <x:v>1213</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="E10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>12833</x:v>
+        <x:v>13006</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
-        <x:v>1269</x:v>
+        <x:v>1293</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="E11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>14864</x:v>
+        <x:v>14988</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
-        <x:v>1357</x:v>
+        <x:v>1374</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="E12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>18638</x:v>
+        <x:v>18137</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
-        <x:v>1401</x:v>
+        <x:v>1424</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="E13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>34215</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
-        <x:v>1528</x:v>
+        <x:v>1538</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="E14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>86731</x:v>
+        <x:v>75102</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
-        <x:v>1739</x:v>
+        <x:v>1714</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="E15" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>324977</x:v>
+        <x:v>320804</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
-        <x:v>2128</x:v>
+        <x:v>2145</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="E16" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>329782</x:v>
+        <x:v>327247</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
-        <x:v>2221</x:v>
+        <x:v>2250</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="E17" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>309198</x:v>
+        <x:v>313031</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
-        <x:v>2281</x:v>
+        <x:v>2305</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="E18" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F18" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
-        <x:v>172222</x:v>
+        <x:v>189297</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
-        <x:v>2258</x:v>
+        <x:v>2330</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="E19" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F19" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
-        <x:v>109994</x:v>
+        <x:v>109292</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
-        <x:v>2097</x:v>
+        <x:v>2169</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="E20" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F20" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
-        <x:v>46875</x:v>
+        <x:v>47862</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
-        <x:v>1977</x:v>
+        <x:v>2050</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="E21" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
-        <x:v>11945</x:v>
+        <x:v>12694</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
-        <x:v>1847</x:v>
+        <x:v>1901</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="E22" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F22" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
-        <x:v>1184</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
-        <x:v>1824</x:v>
+        <x:v>1866</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="4" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="4" t="s">
         <x:v>31</x:v>