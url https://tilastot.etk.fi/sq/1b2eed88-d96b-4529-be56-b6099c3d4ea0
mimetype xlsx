--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6fe1db272542c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9045aa77c7144ed2a54c71fd5b2362d8.psmdcp" Id="Rfa0fb16fa7f345c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee4ec9ee8954a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/164c1a141a3e4984b328bb1e6a238c9d.psmdcp" Id="R36c2b0c361864602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>