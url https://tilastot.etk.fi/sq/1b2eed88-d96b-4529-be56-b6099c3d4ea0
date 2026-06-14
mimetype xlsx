--- v6 (2026-05-24)
+++ v7 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee4ec9ee8954a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/164c1a141a3e4984b328bb1e6a238c9d.psmdcp" Id="R36c2b0c361864602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674a09bd28684da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b08d851e022449f80548c26b1a08734.psmdcp" Id="R3b50bbc455514192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>