--- v7 (2026-06-14)
+++ v8 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674a09bd28684da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b08d851e022449f80548c26b1a08734.psmdcp" Id="R3b50bbc455514192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2fd8c5bcbb465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40377cb0f03d4e58bd58b5dc368c2c4f.psmdcp" Id="R6b1a740e71c041ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>