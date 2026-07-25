--- v8 (2026-07-04)
+++ v9 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2fd8c5bcbb465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40377cb0f03d4e58bd58b5dc368c2c4f.psmdcp" Id="R6b1a740e71c041ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ce3a668e074f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a059f7c814a4cd99ab709835e356858.psmdcp" Id="R0c00c00303c04564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>