--- v9 (2026-07-25)
+++ v10 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ce3a668e074f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a059f7c814a4cd99ab709835e356858.psmdcp" Id="R0c00c00303c04564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62564cef3f8841e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/305b5a3e19d84066891e6fdc34c2538e.psmdcp" Id="R6c5b280fe2ab42af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>