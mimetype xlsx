--- v4 (2026-03-20)
+++ v5 (2026-04-18)
@@ -1,149 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7b93595e8442c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abc01020d9e54431a77ad6e1c4444224.psmdcp" Id="R45bd0856337447a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6bcb9dcd914e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74aa833c7d6542c4ac41915ca062ec21.psmdcp" Id="R69214e985ec34b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työkyvyttömyyseläkemenot sairauspääryhmittäin, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot</x:t>
   </x:si>
   <x:si>
     <x:t>Työeläkemenot</x:t>
   </x:si>
   <x:si>
     <x:t>Kelan eläkemenot</x:t>
   </x:si>
   <x:si>
     <x:t>Suomessa ja ulkomailla asuvat yhteensä</x:t>
   </x:si>
   <x:si>
     <x:t>Sairausryhmät yhteensä</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkemenot, milj. euroa</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>I Tartunta- ja loistaudit</x:t>
   </x:si>
   <x:si>
     <x:t>II Kasvaimet</x:t>
   </x:si>
   <x:si>
     <x:t>IV Umpieritys-, ravitsemus- ja aineenvaihduntasairaudet</x:t>
   </x:si>
   <x:si>
     <x:t>V Mielenterveyden ja käyttäytymisen häiriöt</x:t>
   </x:si>
   <x:si>
     <x:t>VI Hermoston sairaudet</x:t>
   </x:si>
   <x:si>
     <x:t>VII Silmän ja sen apuelinten sairaudet</x:t>
   </x:si>
   <x:si>
     <x:t>VIII Korvan ja kartiolisäkkeen sairaudet</x:t>
   </x:si>
   <x:si>
     <x:t>IX Verenkiertoelinten sairaudet</x:t>
   </x:si>
   <x:si>
     <x:t>X Hengityselinten sairaudet</x:t>
   </x:si>
   <x:si>
     <x:t>XI Ruuansulatuselinten sairaudet</x:t>
   </x:si>
   <x:si>
     <x:t>XII Ihon ja ihonalaiskudoksen sairaudet</x:t>
   </x:si>
   <x:si>
     <x:t>XIII Tuki- ja liikuntaelinten sekä sidekudoksen sairaudet</x:t>
   </x:si>
   <x:si>
     <x:t>XIV Virtsa- ja sukupuolielinten sairaudet</x:t>
   </x:si>
   <x:si>
     <x:t>XVII Synnynnäiset epämuodostumat, epämuotoisuudet ja kromosomipoikkeavuudet</x:t>
   </x:si>
   <x:si>
     <x:t>XIX Vammat, myrkytykset ja eräät muut ulkoisten syiden seuraukset</x:t>
   </x:si>
   <x:si>
     <x:t>III, XV, XVI, XVIII Muut sairaudet</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/kokonaiselakemenot/&gt;&lt;u&gt;Siirry Kokonaiseläkemenot-tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/kokonaiselakemenot/&gt;&lt;u&gt;Siirry Kokonaiseläkemenot-tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Työeläkemenot ei sisällä kuntien ja kirkon vanhojen eläkesääntöjen mukaan maksettuja eläkkeitä.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 -   = ei tapauksia tai loogisesti mahdoton
 ..  = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -570,425 +570,425 @@
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>2653.86</x:v>
+        <x:v>2654.73</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>1873.23</x:v>
+        <x:v>1879.25</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>780.62</x:v>
+        <x:v>775.47</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>3.89</x:v>
+        <x:v>3.92</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.21</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>0.69</x:v>
+        <x:v>0.71</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>94.39</x:v>
+        <x:v>96.68</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>86.48</x:v>
+        <x:v>89.1</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
-        <x:v>7.91</x:v>
+        <x:v>7.57</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>35.08</x:v>
+        <x:v>34.25</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>27.72</x:v>
+        <x:v>27.1</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
-        <x:v>7.36</x:v>
+        <x:v>7.14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>1351.47</x:v>
+        <x:v>1353.27</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>767.84</x:v>
+        <x:v>768.46</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
-        <x:v>583.63</x:v>
+        <x:v>584.81</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>257.74</x:v>
+        <x:v>258.1</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>202.12</x:v>
+        <x:v>204.29</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
-        <x:v>55.61</x:v>
+        <x:v>53.81</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
-        <x:v>28.7</x:v>
+        <x:v>28.89</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>22.07</x:v>
+        <x:v>22.35</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
-        <x:v>6.63</x:v>
+        <x:v>6.54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>5.86</x:v>
+        <x:v>5.57</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>4.75</x:v>
+        <x:v>4.54</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
-        <x:v>1.11</x:v>
+        <x:v>1.04</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>152.03</x:v>
+        <x:v>152.29</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>137.04</x:v>
+        <x:v>137.77</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
-        <x:v>14.99</x:v>
+        <x:v>14.52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>21.39</x:v>
+        <x:v>21.41</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>18.8</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
-        <x:v>2.59</x:v>
+        <x:v>2.61</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>17.65</x:v>
+        <x:v>16.99</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>15.67</x:v>
+        <x:v>15.14</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
-        <x:v>1.98</x:v>
+        <x:v>1.85</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
-        <x:v>6.24</x:v>
+        <x:v>6.47</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>5.49</x:v>
+        <x:v>5.74</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
-        <x:v>0.75</x:v>
+        <x:v>0.73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D16" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
-        <x:v>500.56</x:v>
+        <x:v>499.67</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>461.68</x:v>
+        <x:v>463.35</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
-        <x:v>38.88</x:v>
+        <x:v>36.32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D17" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.79</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>6.47</x:v>
+        <x:v>6.88</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
-        <x:v>0.92</x:v>
+        <x:v>0.91</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="B18" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D18" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E18" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
-        <x:v>50.12</x:v>
+        <x:v>49.73</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
-        <x:v>12.2</x:v>
+        <x:v>11.85</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
-        <x:v>37.92</x:v>
+        <x:v>37.88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="B19" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D19" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E19" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
-        <x:v>99.28</x:v>
+        <x:v>98.39</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
-        <x:v>82.27</x:v>
+        <x:v>82.16</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
-        <x:v>17.01</x:v>
+        <x:v>16.23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="B20" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C20" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D20" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E20" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
-        <x:v>22.08</x:v>
+        <x:v>21.31</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
-        <x:v>19.44</x:v>
+        <x:v>18.51</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
-        <x:v>2.64</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>29</x:v>