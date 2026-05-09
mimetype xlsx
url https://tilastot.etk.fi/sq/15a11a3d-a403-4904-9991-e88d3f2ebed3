--- v5 (2026-04-18)
+++ v6 (2026-05-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6bcb9dcd914e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74aa833c7d6542c4ac41915ca062ec21.psmdcp" Id="R69214e985ec34b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14125c52a684813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d598a3236d2413eb88801cd48009004.psmdcp" Id="Re46adb5a3f2347c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työkyvyttömyyseläkemenot sairauspääryhmittäin, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot</x:t>
   </x:si>
   <x:si>