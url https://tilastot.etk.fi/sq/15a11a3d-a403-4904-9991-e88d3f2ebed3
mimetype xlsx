--- v6 (2026-05-09)
+++ v7 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14125c52a684813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d598a3236d2413eb88801cd48009004.psmdcp" Id="Re46adb5a3f2347c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9ee140dac64111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2928a2eba784e49bd645bc103f20d17.psmdcp" Id="R86e3dc78b06b4b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työkyvyttömyyseläkemenot sairauspääryhmittäin, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot</x:t>
   </x:si>
   <x:si>