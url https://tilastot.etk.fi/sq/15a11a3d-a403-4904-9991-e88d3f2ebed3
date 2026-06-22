--- v7 (2026-05-31)
+++ v8 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9ee140dac64111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2928a2eba784e49bd645bc103f20d17.psmdcp" Id="R86e3dc78b06b4b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c7b327702a4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1547b539622340e2b0f0ee975505e6b2.psmdcp" Id="Rfef7471b9b744a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työkyvyttömyyseläkemenot sairauspääryhmittäin, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot</x:t>
   </x:si>
   <x:si>