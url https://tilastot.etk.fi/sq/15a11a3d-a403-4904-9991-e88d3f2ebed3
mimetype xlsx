--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c7b327702a4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1547b539622340e2b0f0ee975505e6b2.psmdcp" Id="Rfef7471b9b744a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9318bf68eb834e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eea55b637ab4af19b9c5441843c8f55.psmdcp" Id="R703925e873044d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työkyvyttömyyseläkemenot sairauspääryhmittäin, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot</x:t>
   </x:si>
   <x:si>