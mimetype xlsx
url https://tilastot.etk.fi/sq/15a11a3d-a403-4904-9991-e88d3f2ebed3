--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9318bf68eb834e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eea55b637ab4af19b9c5441843c8f55.psmdcp" Id="R703925e873044d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd0ecc550f248ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5c2d86c3ca94d789b847e55ad72ed2e.psmdcp" Id="R9a1bbc545d8d4e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työkyvyttömyyseläkemenot sairauspääryhmittäin, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot</x:t>
   </x:si>
   <x:si>