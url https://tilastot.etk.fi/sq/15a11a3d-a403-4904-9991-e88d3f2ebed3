--- v10 (2026-08-01)
+++ v11 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd0ecc550f248ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5c2d86c3ca94d789b847e55ad72ed2e.psmdcp" Id="R9a1bbc545d8d4e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da1b18624f74277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61099dbd68fe408e89828282d42e6020.psmdcp" Id="R786eee1c010d4893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno10_tksyy" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työkyvyttömyyseläkemenot sairauspääryhmittäin, milj. euroa</x:t>
   </x:si>
   <x:si>
     <x:t>Työ- ja Kelan eläkemenot</x:t>
   </x:si>
   <x:si>