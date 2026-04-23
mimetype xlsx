--- v2 (2026-03-23)
+++ v3 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ac46e6a7fd4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/713e63cf057d4162bb8ab45aa05e3114.psmdcp" Id="Rda4ff8d262aa44a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9302fcb28ab64933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78aa1182b73b4b4f8ee68e7541a97a05.psmdcp" Id="R5c9651d2f2564681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad by target country</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
@@ -109,51 +109,51 @@
   <x:si>
     <x:t>Austria</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
     <x:t>India</x:t>
   </x:si>
   <x:si>
     <x:t>Poland</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>Switzerland</x:t>
   </x:si>
   <x:si>
     <x:t>Latvia</x:t>
   </x:si>
   <x:si>
     <x:t>Czechia</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/posted-workers/&gt;&lt;u&gt;Go to Statistics on Insurance for Work Abroad and Posted Workers.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/earnings-related-pension-insurance-and-working/statistics-on-insurance-for-work-abroad-and-posted-workers/&gt;&lt;u&gt;Go to Statistics on Insurance for Work Abroad and Posted Workers.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>One person can be issued a certificate several times in one year. Certificates for persons working in two or more countries have not been specified by country.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 0 = Magnitude less than half of unit employed
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
     <x:t>20260129 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>