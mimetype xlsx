--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9302fcb28ab64933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78aa1182b73b4b4f8ee68e7541a97a05.psmdcp" Id="R5c9651d2f2564681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ae243c1fda498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/480d250206364e1fba1f33c05377397e.psmdcp" Id="Rf8956ece71b345a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad by target country</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>