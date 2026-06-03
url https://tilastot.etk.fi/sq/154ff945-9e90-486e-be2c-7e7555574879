--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ae243c1fda498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/480d250206364e1fba1f33c05377397e.psmdcp" Id="Rf8956ece71b345a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa24ddd144a647bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9954baf65b2141b291be37393e5ec726.psmdcp" Id="R1f72eb470fff48d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad by target country</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>