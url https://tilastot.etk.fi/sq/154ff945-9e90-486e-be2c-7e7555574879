--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa24ddd144a647bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9954baf65b2141b291be37393e5ec726.psmdcp" Id="R1f72eb470fff48d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0639a44d2a834fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e87728a7cfa44a3bfb02e094cb53252.psmdcp" Id="Rb261c5a1cb254a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad by target country</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>