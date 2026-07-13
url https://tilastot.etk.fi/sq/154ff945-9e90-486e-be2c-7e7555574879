--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0639a44d2a834fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e87728a7cfa44a3bfb02e094cb53252.psmdcp" Id="Rb261c5a1cb254a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aeffa3f4aab42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7371f2e0b73407888a65a08cfc42c2e.psmdcp" Id="Ra876e41326d741cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad by target country</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>