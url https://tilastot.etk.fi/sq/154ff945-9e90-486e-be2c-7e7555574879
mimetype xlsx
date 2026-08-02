--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aeffa3f4aab42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7371f2e0b73407888a65a08cfc42c2e.psmdcp" Id="Ra876e41326d741cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d4f0de3ce314351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2f834a28bcf47c39c775a8cef236298.psmdcp" Id="R6e8517fcf5c64c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad by target country</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>