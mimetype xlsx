--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d4f0de3ce314351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2f834a28bcf47c39c775a8cef236298.psmdcp" Id="R6e8517fcf5c64c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660e5308452d4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5b118d6a4d64fe2bb663ac69620fa69.psmdcp" Id="Ra947b9c26d52409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad by target country</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>