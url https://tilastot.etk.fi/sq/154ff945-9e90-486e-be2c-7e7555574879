--- v9 (2026-08-23)
+++ v10 (2026-08-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660e5308452d4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5b118d6a4d64fe2bb663ac69620fa69.psmdcp" Id="Ra947b9c26d52409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R612ddfae434541b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dd6f9158ace4957bc2ca64d7e61628d.psmdcp" Id="R6ab133c4c87c4edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad by target country</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>