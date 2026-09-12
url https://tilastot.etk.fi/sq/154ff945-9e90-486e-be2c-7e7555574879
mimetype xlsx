--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R612ddfae434541b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dd6f9158ace4957bc2ca64d7e61628d.psmdcp" Id="R6ab133c4c87c4edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c5c6309ec6499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5412cc92f5749ef8af1b072ef0e6491.psmdcp" Id="R322e38a2501a44ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Granted certificates on coverage by Finnish social security while working abroad by target country</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>