--- v0 (2026-04-07)
+++ v1 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff33341e46b46b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98ebd7af07114a68beba0a510a3e9918.psmdcp" Id="R2599f95b2b5542be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1541da44554d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdb43740da3a46d8afbc17bfc2bbd18b.psmdcp" Id="R17405d216b054afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>