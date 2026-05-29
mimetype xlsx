--- v1 (2026-04-27)
+++ v2 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1541da44554d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdb43740da3a46d8afbc17bfc2bbd18b.psmdcp" Id="R17405d216b054afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f05afd9eb24c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ff7d7b3ef0b43e0ac1f1248ba127619.psmdcp" Id="R3993df7b63234fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>