--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f05afd9eb24c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ff7d7b3ef0b43e0ac1f1248ba127619.psmdcp" Id="R3993df7b63234fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9db3525f2c4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d71bea1675c84513979abea73147b412.psmdcp" Id="R62cf2ec7d3264af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>