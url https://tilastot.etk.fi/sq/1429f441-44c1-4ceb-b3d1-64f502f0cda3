--- v3 (2026-06-18)
+++ v4 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9db3525f2c4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d71bea1675c84513979abea73147b412.psmdcp" Id="R62cf2ec7d3264af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c2a51014deb4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7affa4f32bf444fab4527797aa97ef09.psmdcp" Id="Rd5e507f100994a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>