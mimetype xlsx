--- v4 (2026-07-09)
+++ v5 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c2a51014deb4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7affa4f32bf444fab4527797aa97ef09.psmdcp" Id="Rd5e507f100994a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbdb60213c44f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fb9d6ca54d94e3fbda5290f858f9525.psmdcp" Id="R0e5a3d5de7d741ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>