--- v5 (2026-07-09)
+++ v6 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbdb60213c44f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fb9d6ca54d94e3fbda5290f858f9525.psmdcp" Id="R0e5a3d5de7d741ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ea74a830a9437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3447b88dbe574476acbe637e87528cc2.psmdcp" Id="R6c7faafa75c049f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>