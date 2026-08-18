--- v6 (2026-07-29)
+++ v7 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ea74a830a9437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3447b88dbe574476acbe637e87528cc2.psmdcp" Id="R6c7faafa75c049f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5b14e6a6d94af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66ed176b5fce4e50b68ecba45eff5b39.psmdcp" Id="R5f1a5e70cc304257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>