--- v7 (2026-08-18)
+++ v8 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5b14e6a6d94af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66ed176b5fce4e50b68ecba45eff5b39.psmdcp" Id="R5f1a5e70cc304257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R539f9a9bd2234deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60431d2647fa42c9a5312e83600ef350.psmdcp" Id="R942202a6b39045ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>