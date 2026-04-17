--- v4 (2026-03-20)
+++ v5 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3ce03106fd4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51ffa1cd657e42b483c7e2991ddbe6c0.psmdcp" Id="R6efdc6cc37cc4206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a7f55698f94352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8af31b4fcf034f9fb4691ba90dbc6f26.psmdcp" Id="Rceaa022b6b214375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
@@ -85,63 +85,63 @@
   <x:si>
     <x:t>Keski-Suomi</x:t>
   </x:si>
   <x:si>
     <x:t>Etelä-Pohjanmaa</x:t>
   </x:si>
   <x:si>
     <x:t>Pohjanmaa</x:t>
   </x:si>
   <x:si>
     <x:t>Keski-Pohjanmaa</x:t>
   </x:si>
   <x:si>
     <x:t>Pohjois-Pohjanmaa</x:t>
   </x:si>
   <x:si>
     <x:t>Kainuu</x:t>
   </x:si>
   <x:si>
     <x:t>Lappi</x:t>
   </x:si>
   <x:si>
     <x:t>Ahvenanmaa</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/kaikki-elakkeensaajat/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/tilasto-suomen-elakkeensaajista/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 0 = suure pienempi kuin puolet käytetystä yksiköstä
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Kansaneläkelaitos</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>