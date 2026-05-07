--- v5 (2026-04-17)
+++ v6 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a7f55698f94352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8af31b4fcf034f9fb4691ba90dbc6f26.psmdcp" Id="Rceaa022b6b214375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22090e1f4b94053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a11000598f74344a710eaacb3800ad0.psmdcp" Id="R16af4fa10e7b44a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>