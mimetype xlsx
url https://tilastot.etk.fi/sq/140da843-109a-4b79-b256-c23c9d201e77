--- v6 (2026-05-07)
+++ v7 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22090e1f4b94053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a11000598f74344a710eaacb3800ad0.psmdcp" Id="R16af4fa10e7b44a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccfe6053d9664305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a4e3a3417a94dd7b071270cca2edc2e.psmdcp" Id="R2ac35b312f134bfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>