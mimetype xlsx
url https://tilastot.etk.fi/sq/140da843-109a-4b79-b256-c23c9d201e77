--- v7 (2026-05-28)
+++ v8 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccfe6053d9664305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a4e3a3417a94dd7b071270cca2edc2e.psmdcp" Id="R2ac35b312f134bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719d067f8da44268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17a6ce6bfa7047718480c323c2a1ca4b.psmdcp" Id="Rac25fe1ce77e4f1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>