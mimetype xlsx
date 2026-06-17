--- v8 (2026-06-17)
+++ v9 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719d067f8da44268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17a6ce6bfa7047718480c323c2a1ca4b.psmdcp" Id="Rac25fe1ce77e4f1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb284fc893c4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5db143314f984e699a28b61577f4af21.psmdcp" Id="R56087568053245d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>