--- v9 (2026-06-17)
+++ v10 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb284fc893c4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5db143314f984e699a28b61577f4af21.psmdcp" Id="R56087568053245d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcbb0a6ef5454502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f75d26b6b2945b2a140be8a7b5504da.psmdcp" Id="R1a7e3cac6632423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>