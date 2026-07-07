--- v10 (2026-07-07)
+++ v11 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcbb0a6ef5454502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f75d26b6b2945b2a140be8a7b5504da.psmdcp" Id="R1a7e3cac6632423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f17af4b8d3d4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11772452169b4b7888b976fb9e4808dc.psmdcp" Id="R3cd07f4cd7734901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>