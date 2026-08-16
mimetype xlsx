--- v11 (2026-07-07)
+++ v12 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f17af4b8d3d4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11772452169b4b7888b976fb9e4808dc.psmdcp" Id="R3cd07f4cd7734901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f968f8d4464fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/865b6d5a77a643bd83ec070db79e7f49.psmdcp" Id="Rf100c7b0cb2d440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>