--- v12 (2026-08-16)
+++ v13 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f968f8d4464fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/865b6d5a77a643bd83ec070db79e7f49.psmdcp" Id="Rf100c7b0cb2d440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9be84ea9a04c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00c01987f3344ef09f26ddf40db2a5a3.psmdcp" Id="Re59b91655a1341e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>