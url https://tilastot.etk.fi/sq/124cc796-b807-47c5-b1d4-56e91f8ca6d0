--- v5 (2026-03-28)
+++ v6 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf32f8f2b22a4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/850118b0d8d34b468c8b366ed5bf0b9d.psmdcp" Id="R7ae9db5f61464c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba3867319784149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d1195274d6541ed9b74e5d6358d3e05.psmdcp" Id="Rd1b173b7af5d4540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbetspension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>