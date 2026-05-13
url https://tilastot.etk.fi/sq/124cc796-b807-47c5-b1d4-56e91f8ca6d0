--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,104 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba3867319784149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d1195274d6541ed9b74e5d6358d3e05.psmdcp" Id="Rd1b173b7af5d4540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98eb2ec01875439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7993378967c457da66eafbe74f69f93.psmdcp" Id="R68b3d39d203f4e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbetspension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>
     <x:t>Kvinnor</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Bosatta i Finland eller utomlands</x:t>
   </x:si>
   <x:si>
     <x:t>Egenpension (exkl. deltidsp. och partiell förtida åldersp.)</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga åldersgrupper</x:t>
   </x:si>
   <x:si>
     <x:t>Ålderspension (exkl. partiell förtida åldersp.)</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/arbetspensioner/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionstagare i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/arbetspensionstagare-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionstagare i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250618 09:00</x:t>
+    <x:t>20260513 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -522,91 +522,91 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>57848</x:v>
+        <x:v>60161</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>28326</x:v>
+        <x:v>29623</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>29522</x:v>
+        <x:v>30538</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>40378</x:v>
+        <x:v>42516</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>19877</x:v>
+        <x:v>21098</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>20501</x:v>
+        <x:v>21418</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="C6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>17480</x:v>
+        <x:v>17653</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>8457</x:v>
+        <x:v>8529</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>9023</x:v>
+        <x:v>9124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="4" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>14</x:v>