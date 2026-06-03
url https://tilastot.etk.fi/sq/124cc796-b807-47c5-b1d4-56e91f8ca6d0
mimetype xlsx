--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98eb2ec01875439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7993378967c457da66eafbe74f69f93.psmdcp" Id="R68b3d39d203f4e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb575b68d77340fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a333e4ddaaa402fb9e6da53d7ba6746.psmdcp" Id="R5d5c0e794df74ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbetspension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>