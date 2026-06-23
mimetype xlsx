--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb575b68d77340fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a333e4ddaaa402fb9e6da53d7ba6746.psmdcp" Id="R5d5c0e794df74ee2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad951355dc054373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92c73f7241c74d0b8f024a67a0f2dc60.psmdcp" Id="Rbcee82f5d5fe4405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbetspension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>