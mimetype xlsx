--- v9 (2026-06-23)
+++ v10 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad951355dc054373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92c73f7241c74d0b8f024a67a0f2dc60.psmdcp" Id="Rbcee82f5d5fe4405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd84fb6aeecbc4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b54bf9a68d05471bb57b371851092e13.psmdcp" Id="R924d39c43cb34b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbetspension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>