--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd84fb6aeecbc4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b54bf9a68d05471bb57b371851092e13.psmdcp" Id="R924d39c43cb34b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R569c1642729c4555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98a0571a9ce54900be09fd4c2b3e861e.psmdcp" Id="R6e75651d0d4f4055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbetspension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>