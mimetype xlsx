--- v11 (2026-07-13)
+++ v12 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R569c1642729c4555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98a0571a9ce54900be09fd4c2b3e861e.psmdcp" Id="R6e75651d0d4f4055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871cbaa58eca4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da70ee7876294ff7ba35598e83118547.psmdcp" Id="Rb4179ed7cc394989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbetspension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>