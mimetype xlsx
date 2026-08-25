--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871cbaa58eca4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da70ee7876294ff7ba35598e83118547.psmdcp" Id="Rb4179ed7cc394989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f989980e67e4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/994eb897bdc24516bdea052cabafec0f.psmdcp" Id="Ra5e13d610d8a443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbetspension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>