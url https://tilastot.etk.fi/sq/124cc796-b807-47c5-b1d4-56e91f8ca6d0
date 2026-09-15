--- v13 (2026-08-25)
+++ v14 (2026-09-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f989980e67e4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/994eb897bdc24516bdea052cabafec0f.psmdcp" Id="Ra5e13d610d8a443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2a9b8401724bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76da8ef0c98b464fb0c8863780d4d8e9.psmdcp" Id="Rf42644463cb04d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbetspension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>