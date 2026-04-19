--- v5 (2026-03-30)
+++ v6 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977ddfb31c084bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2976e97d70443f5945ea4597f70702c.psmdcp" Id="Rd3a8fc604a5846ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375e4354b97548c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62b999976ab147ebae11ad45ffefa41d.psmdcp" Id="R60efb655f5a14bf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Average age of persons having retired on an earnings-related pension by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Pension in one's own right (excl. part-time and partial old-age pension)</x:t>
   </x:si>
   <x:si>