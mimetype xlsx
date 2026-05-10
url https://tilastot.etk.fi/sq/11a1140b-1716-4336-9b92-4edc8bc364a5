--- v6 (2026-04-19)
+++ v7 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375e4354b97548c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62b999976ab147ebae11ad45ffefa41d.psmdcp" Id="R60efb655f5a14bf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6caeae2d32b4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57a37e28f7784adf9496df155920712d.psmdcp" Id="Ra983fba0fdf84ae5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Average age of persons having retired on an earnings-related pension by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Pension in one's own right (excl. part-time and partial old-age pension)</x:t>
   </x:si>
   <x:si>
@@ -61,51 +61,51 @@
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/effective-retirement-age/&gt;&lt;u&gt;Go to Effective Retirement Age.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/effective-retirement-age/&gt;&lt;u&gt;Go to Effective Retirement Age.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 -   = Magnitude nil or category not applicable
 ..  = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
     <x:t>20260213 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>