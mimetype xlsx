--- v7 (2026-05-10)
+++ v8 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6caeae2d32b4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57a37e28f7784adf9496df155920712d.psmdcp" Id="Ra983fba0fdf84ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8b70568384448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc750a09e8954421a2fa390d570e6ed0.psmdcp" Id="R74b36d64c8464cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Average age of persons having retired on an earnings-related pension by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Pension in one's own right (excl. part-time and partial old-age pension)</x:t>
   </x:si>
   <x:si>