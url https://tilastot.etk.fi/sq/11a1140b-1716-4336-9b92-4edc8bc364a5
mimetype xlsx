--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8b70568384448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc750a09e8954421a2fa390d570e6ed0.psmdcp" Id="R74b36d64c8464cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0febb58a4b242ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0056487eee6f452a922b078a4a71ae1c.psmdcp" Id="R20437e14f88f4c73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Average age of persons having retired on an earnings-related pension by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Pension in one's own right (excl. part-time and partial old-age pension)</x:t>
   </x:si>
   <x:si>