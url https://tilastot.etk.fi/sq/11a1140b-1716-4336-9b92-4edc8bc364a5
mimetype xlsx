--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0febb58a4b242ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0056487eee6f452a922b078a4a71ae1c.psmdcp" Id="R20437e14f88f4c73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9446d282514fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2910d8b2eff44faf8d79cc9331fd6bfb.psmdcp" Id="R2a65f75ec45e40a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Average age of persons having retired on an earnings-related pension by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Pension in one's own right (excl. part-time and partial old-age pension)</x:t>
   </x:si>
   <x:si>