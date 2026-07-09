--- v10 (2026-07-09)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9446d282514fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2910d8b2eff44faf8d79cc9331fd6bfb.psmdcp" Id="R2a65f75ec45e40a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ebfc1c5f68d4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18fb4a266d5b4a7cb3d6d5a09d4ccad2.psmdcp" Id="Rc4544bf75268494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Average age of persons having retired on an earnings-related pension by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Pension in one's own right (excl. part-time and partial old-age pension)</x:t>
   </x:si>
   <x:si>