--- v11 (2026-07-09)
+++ v12 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ebfc1c5f68d4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18fb4a266d5b4a7cb3d6d5a09d4ccad2.psmdcp" Id="Rc4544bf75268494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dfa3161f74b4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a6743d7df424ef991831b0cb24cfa8c.psmdcp" Id="R933102b4b87e427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Average age of persons having retired on an earnings-related pension by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Pension in one's own right (excl. part-time and partial old-age pension)</x:t>
   </x:si>
   <x:si>