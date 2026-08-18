--- v12 (2026-07-29)
+++ v13 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dfa3161f74b4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a6743d7df424ef991831b0cb24cfa8c.psmdcp" Id="R933102b4b87e427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ef1d4f53d54030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f15486f618034053ba1d26e46b709287.psmdcp" Id="R8770385244f04974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Average age of persons having retired on an earnings-related pension by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Pension in one's own right (excl. part-time and partial old-age pension)</x:t>
   </x:si>
   <x:si>