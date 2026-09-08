--- v13 (2026-08-18)
+++ v14 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ef1d4f53d54030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f15486f618034053ba1d26e46b709287.psmdcp" Id="R8770385244f04974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a612cc575d74582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/033199c5091b4fb5869efdc8675c9c81.psmdcp" Id="R34d228cdbad2403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Average age of persons having retired on an earnings-related pension by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Pension in one's own right (excl. part-time and partial old-age pension)</x:t>
   </x:si>
   <x:si>