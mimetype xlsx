--- v14 (2026-09-08)
+++ v15 (2026-09-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a612cc575d74582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/033199c5091b4fb5869efdc8675c9c81.psmdcp" Id="R34d228cdbad2403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895b030a9d074ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55daa7d32e2d42e0a15a0cda4f5f5715.psmdcp" Id="R4399ece7883e4f0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Average age of persons having retired on an earnings-related pension by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Pension in one's own right (excl. part-time and partial old-age pension)</x:t>
   </x:si>
   <x:si>