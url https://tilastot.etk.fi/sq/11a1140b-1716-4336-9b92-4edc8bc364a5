--- v15 (2026-09-28)
+++ v16 (2026-10-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895b030a9d074ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55daa7d32e2d42e0a15a0cda4f5f5715.psmdcp" Id="R4399ece7883e4f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9fe9a9a6f594649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec3d185789ea40c786d5e8bf528ad676.psmdcp" Id="R2ed0d1927abe4afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Average age of persons having retired on an earnings-related pension by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Pension in one's own right (excl. part-time and partial old-age pension)</x:t>
   </x:si>
   <x:si>