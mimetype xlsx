--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcddc4ebaf66d4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65b23ecf208d4e858f5792616aa7cce3.psmdcp" Id="R7a46f171c48d4a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74bf634ea89c496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d01026b68654402af6819397ab92457.psmdcp" Id="R120fa482b83a47ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>