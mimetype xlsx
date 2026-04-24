--- v1 (2026-04-23)
+++ v2 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74bf634ea89c496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d01026b68654402af6819397ab92457.psmdcp" Id="R120fa482b83a47ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7711bf0a724f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df23267fe5134f3891802c90d99cb3ad.psmdcp" Id="Ra6ea328cc5e344ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>