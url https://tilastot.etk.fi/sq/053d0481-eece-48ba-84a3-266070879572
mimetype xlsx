--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7711bf0a724f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df23267fe5134f3891802c90d99cb3ad.psmdcp" Id="Ra6ea328cc5e344ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031493756b6248dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/056a6e71e34a459194d4e1978d0bf6ad.psmdcp" Id="Rcad69a640a104b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>