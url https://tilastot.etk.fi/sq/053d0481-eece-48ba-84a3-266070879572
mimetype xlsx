--- v3 (2026-05-14)
+++ v4 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031493756b6248dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/056a6e71e34a459194d4e1978d0bf6ad.psmdcp" Id="Rcad69a640a104b54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce3a625ec285492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fba0d696b9b48bc8ae2075e06deaebb.psmdcp" Id="R5e29ecbfb22a4c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>