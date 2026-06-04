--- v4 (2026-05-14)
+++ v5 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce3a625ec285492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fba0d696b9b48bc8ae2075e06deaebb.psmdcp" Id="R5e29ecbfb22a4c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae0559cd8984bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e75c0aaacb94102bdd76f603d1e33fe.psmdcp" Id="R19d9a79cd35640d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>