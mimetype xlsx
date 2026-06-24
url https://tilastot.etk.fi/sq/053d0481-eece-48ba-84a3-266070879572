--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae0559cd8984bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e75c0aaacb94102bdd76f603d1e33fe.psmdcp" Id="R19d9a79cd35640d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd75bf470daa4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d84ee135f11e41a69eb60c1e6178424e.psmdcp" Id="R6447d86c792f41df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>