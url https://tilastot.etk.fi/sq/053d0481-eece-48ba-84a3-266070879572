--- v6 (2026-06-24)
+++ v7 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd75bf470daa4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d84ee135f11e41a69eb60c1e6178424e.psmdcp" Id="R6447d86c792f41df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787dd23c292d44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18702c417a3b45a4a2b6f34e5ffddfa1.psmdcp" Id="R6f6056c3f73143d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>