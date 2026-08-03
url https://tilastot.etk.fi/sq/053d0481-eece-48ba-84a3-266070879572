--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787dd23c292d44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18702c417a3b45a4a2b6f34e5ffddfa1.psmdcp" Id="R6f6056c3f73143d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb83012a17cd84a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4887fc510e684ddd9eb8e9a234a8b444.psmdcp" Id="Re62d63d08a814885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>