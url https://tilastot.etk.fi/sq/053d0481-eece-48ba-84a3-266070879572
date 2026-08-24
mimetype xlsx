--- v8 (2026-08-03)
+++ v9 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb83012a17cd84a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4887fc510e684ddd9eb8e9a234a8b444.psmdcp" Id="Re62d63d08a814885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R020367610f564458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/188085e1d4fb4719b2a1b907f7429e0d.psmdcp" Id="Rdd01fa5b3ab242f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>