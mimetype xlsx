--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R020367610f564458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/188085e1d4fb4719b2a1b907f7429e0d.psmdcp" Id="Rdd01fa5b3ab242f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8dcb6e6bd474cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14415dcd9148484695b468a3dd2ea970.psmdcp" Id="R176aaa6244634d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>